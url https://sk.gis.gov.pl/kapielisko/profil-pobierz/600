--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="390" yWindow="30" windowWidth="15720" windowHeight="5835"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Arkusz1!$A$1:$D$332</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="430">
   <si>
     <t>A. Informacje podstawowe</t>
   </si>
   <si>
     <t>I.</t>
   </si>
   <si>
     <t>Dane ogólne o kąpielisku</t>
   </si>
   <si>
     <t xml:space="preserve">1. </t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Zachodniopomorskie</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
@@ -659,85 +659,50 @@
     <t>162.</t>
   </si>
   <si>
     <t>163.</t>
   </si>
   <si>
     <t>164.</t>
   </si>
   <si>
     <t>165.</t>
   </si>
   <si>
     <t>166.</t>
   </si>
   <si>
     <t>167.</t>
   </si>
   <si>
     <t>168.</t>
   </si>
   <si>
     <t>169.</t>
   </si>
   <si>
     <t>170.</t>
-  </si>
-[...33 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>□ 100 km</t>
     </r>
     <r>
       <rPr>
         <sz val="6.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">2 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>lub więcej, ale mniej niż 1000 km</t>
     </r>
@@ -3699,251 +3664,266 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">8) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>kod typu:CWII</t>
-[...7 lines deleted...]
-  <si>
     <t>nazwa typu: rzeka przyujściowa pod wpływem wód słonych.</t>
   </si>
   <si>
     <t>Istniejące kąpielisko- zgodnie z rozporzadzeniem</t>
   </si>
   <si>
     <t>Katarzyna Kulik</t>
   </si>
   <si>
     <t>W zależności od rodzaju zanieczyszczenia:                         1. Urząd Gminy w Ustroniu Morskim Anna Buchner-Wrońska tel.094-35-14-189                                                                       2.GOSiR tel.094-35-15-095                                                       3. Powiatowy Inspektor Sanitarny w Kołobrzegu                   4. MWiK Kołobrzeg                                                                   5. Komenda Straży Pożarnej w Kołobrzegu                      6.inne</t>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-będących źródłem danych do klasyfikacji:</t>
+    <t>PL02S0104_0451</t>
+  </si>
+  <si>
+    <t>Polskie wody przybrzeżne Basenu Bornholmskiego</t>
+  </si>
+  <si>
+    <t>PLCW60001WB3</t>
+  </si>
+  <si>
+    <t>Ustronie Morskie "MUSZLA" - 79,00 m</t>
+  </si>
+  <si>
+    <t>RW6000144549</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> data wydania oceny:  20.10.2025   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve">       </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">
+      <t xml:space="preserve">                         Wynik oceny:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> przydatna woda do kąpieli   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">             </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata : 2024                                                    wynik klasyfikacji :  dostateczna                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2023                                                            wynik klasyfikacji : dostateczna                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2022                                                          wynik klasyfikacji : dostateczna                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata : 2021                                                           wynik klasyfikacji : dostateczna                               </t>
+  </si>
+  <si>
+    <r>
+      <t>rok wykonania klasyfikacji :2025 
+rok/lata przeprowadzenia badań monitoringowych,
+będących źródłem danych do klasyfikacji:2022-2024
 stan ekologiczny / potencjał ekologiczny
 jednolitej części wód:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> brak danych</t>
+      <t xml:space="preserve"> zły stan ekologiczny</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">rok wykonania klasyfikacji:                                                                                 rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji:                           stan chemiczny jednolitej części wód: </t>
+    <t>rok wykonania klasyfikacji: 2025                                                                                rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji: 2022-2024                          stan chemiczny jednolitej części wód: stan chemiczny poniżej dobrego</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">rok wykonania oceny: 2025                                                               </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <t xml:space="preserve">rok wykonania oceny:                                                                </t>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>stan jednolitej części wód</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...10 lines deleted...]
-    </r>
+      <t>: zły stan wód</t>
+    </r>
+  </si>
+  <si>
+    <t>kod typu:PbO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nazwa typu: otwarte wybrzeże </t>
+  </si>
+  <si>
+    <t>Czerwona od Łupieniczki do ujścia</t>
+  </si>
+  <si>
+    <t>kod typu: RzN_uj</t>
+  </si>
+  <si>
+    <t>x&lt; 200 m</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>: brak danych</t>
-[...13 lines deleted...]
-      <t xml:space="preserve"> data wydania oceny:  08.10.2024   </t>
+      <t>x 10 km</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6.5"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">2 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">       </t>
-[...9 lines deleted...]
-      <t xml:space="preserve">                         Wynik oceny:</t>
+      <t>lub więcej, ale mniej niż 100 km</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-[...37 lines deleted...]
-    <t>RW6000144549</t>
+        <sz val="6.5"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>2</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -4029,67 +4009,67 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -4184,51 +4164,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4286,51 +4266,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4484,50 +4464,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>22013</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
@@ -7778,2055 +7759,2055 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B1:E332"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A178" zoomScale="91" zoomScaleNormal="80" zoomScaleSheetLayoutView="91" workbookViewId="0">
-      <selection activeCell="D185" sqref="D185"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A181" zoomScale="91" zoomScaleNormal="80" zoomScaleSheetLayoutView="91" workbookViewId="0">
+      <selection activeCell="H188" sqref="H188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="2" max="2" width="4.75" customWidth="1"/>
     <col min="3" max="3" width="35.375" customWidth="1"/>
     <col min="4" max="4" width="43.625" customWidth="1"/>
     <col min="5" max="5" width="26.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="23.45" customHeight="1">
       <c r="B1" s="52" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="2:4">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="81"/>
       <c r="D2" s="81"/>
     </row>
     <row r="3" spans="2:4">
       <c r="B3" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="73" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="74"/>
     </row>
     <row r="4" spans="2:4" ht="14.45" customHeight="1">
       <c r="B4" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D4" s="21" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="12.6" customHeight="1">
       <c r="B5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="23" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="12.6" customHeight="1">
       <c r="B6" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D6" s="21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="2:4" ht="60.75" customHeight="1">
       <c r="B7" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D7" s="28"/>
     </row>
     <row r="8" spans="2:4" ht="26.45" customHeight="1">
       <c r="B8" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="2:4" ht="31.15" customHeight="1">
       <c r="B9" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="22" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="28.15" customHeight="1">
       <c r="B10" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="28.15" customHeight="1">
       <c r="B11" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="73" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="74"/>
     </row>
     <row r="13" spans="2:4" ht="28.15" customHeight="1">
       <c r="B13" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="22" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D13" s="50">
-        <v>45623</v>
+        <v>45958</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="27" customHeight="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D14" s="51">
-        <v>45258</v>
+        <v>45623</v>
       </c>
     </row>
     <row r="15" spans="2:4" ht="38.25" customHeight="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="25" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D15" s="50">
-        <v>46353</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="25.9" customHeight="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="25" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D16" s="28" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="30" customHeight="1">
       <c r="B17" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="49" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="73" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="74"/>
     </row>
     <row r="19" spans="2:5" ht="52.15" customHeight="1">
       <c r="B19" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="22" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="71.25" customHeight="1">
       <c r="B20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="22" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="39" customHeight="1">
       <c r="B21" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="22" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="28.9" customHeight="1">
       <c r="B22" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="22" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D22" s="25" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="49.5" customHeight="1">
       <c r="B23" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="22" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="33" customHeight="1">
       <c r="B24" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="22" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D24" s="25" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="73" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="74"/>
     </row>
     <row r="26" spans="2:5" ht="14.45" customHeight="1">
       <c r="B26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="56" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D26" s="21" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="27.6" customHeight="1">
       <c r="B27" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="57"/>
       <c r="D27" s="22" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="27" customHeight="1">
       <c r="B28" s="21" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="15"/>
     </row>
     <row r="29" spans="2:5">
       <c r="B29" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="58"/>
       <c r="D29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="15"/>
     </row>
     <row r="30" spans="2:5" ht="42.6" customHeight="1">
       <c r="B30" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="15"/>
     </row>
     <row r="31" spans="2:5">
       <c r="B31" s="21" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D31" s="21">
         <v>0</v>
       </c>
       <c r="E31" s="15"/>
     </row>
     <row r="32" spans="2:5" ht="40.15" customHeight="1">
       <c r="B32" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="22" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="E32" s="15"/>
     </row>
     <row r="33" spans="2:5" ht="40.9" customHeight="1">
       <c r="B33" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="22" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E33" s="15"/>
     </row>
     <row r="34" spans="2:5" ht="40.9" customHeight="1">
       <c r="B34" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="25" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="13"/>
     </row>
     <row r="35" spans="2:5" ht="30" customHeight="1">
       <c r="B35" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="22" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D35" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="26.45" customHeight="1">
       <c r="B36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="25" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D36" s="8"/>
     </row>
     <row r="37" spans="2:5" ht="27.6" customHeight="1">
       <c r="B37" s="8" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C37" s="25" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D37" s="25" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="28.9" customHeight="1">
       <c r="B38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="25" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="170.45" customHeight="1">
       <c r="B39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D39" s="25" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="E39" s="14"/>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" s="53" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C40" s="54"/>
       <c r="D40" s="55"/>
     </row>
     <row r="41" spans="2:5" ht="29.25" customHeight="1">
       <c r="B41" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="22" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="40.15" customHeight="1">
       <c r="B42" s="103" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="68" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="29.45" customHeight="1">
       <c r="B43" s="104"/>
       <c r="C43" s="69"/>
       <c r="D43" s="22" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="26.45" customHeight="1">
       <c r="B44" s="104"/>
       <c r="C44" s="69"/>
       <c r="D44" s="22" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="26.45" customHeight="1">
       <c r="B45" s="104"/>
       <c r="C45" s="69"/>
       <c r="D45" s="22" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="60" customHeight="1">
       <c r="B46" s="21" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C46" s="26" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D46" s="22" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="99.6" customHeight="1">
       <c r="B47" s="8" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C47" s="22" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D47" s="22" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="82.9" customHeight="1">
       <c r="B48" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="22" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D48" s="19" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="49" spans="2:4" ht="51">
       <c r="B49" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="22" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D49" s="25" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="50" spans="2:4" ht="57" customHeight="1">
       <c r="B50" s="21">
         <v>40</v>
       </c>
       <c r="C50" s="22" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D50" s="36" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
     </row>
     <row r="51" spans="2:4" ht="29.45" customHeight="1">
       <c r="B51" s="82" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C51" s="83"/>
       <c r="D51" s="84"/>
     </row>
     <row r="52" spans="2:4" ht="24" customHeight="1">
       <c r="B52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="75" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D52" s="76"/>
     </row>
     <row r="53" spans="2:4">
       <c r="B53" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="77" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="2:4">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="78"/>
       <c r="D54" s="9" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="55" spans="2:4">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="79"/>
       <c r="D55" s="9" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="2:4" ht="13.15" customHeight="1">
       <c r="B56" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="77" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="57" spans="2:4" ht="18.600000000000001" customHeight="1">
       <c r="B57" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="78"/>
       <c r="D57" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="58" spans="2:4" ht="21" customHeight="1">
       <c r="B58" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="78"/>
       <c r="D58" s="25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="59" spans="2:4" ht="31.15" customHeight="1">
       <c r="B59" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="78"/>
       <c r="D59" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="60" spans="2:4" ht="25.5" customHeight="1">
       <c r="B60" s="8" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C60" s="79"/>
       <c r="D60" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="2:4">
       <c r="B61" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="77" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="62" spans="2:4">
       <c r="B62" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C62" s="79"/>
       <c r="D62" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="63" spans="2:4">
       <c r="B63" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C63" s="77" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D63" s="35" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="64" spans="2:4" ht="25.5">
       <c r="B64" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C64" s="78"/>
       <c r="D64" s="35" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="65" spans="2:4" ht="19.899999999999999" customHeight="1">
       <c r="B65" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C65" s="79"/>
       <c r="D65" s="35" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="66" spans="2:4" ht="30" customHeight="1">
       <c r="B66" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C66" s="25" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D66" s="25"/>
     </row>
     <row r="67" spans="2:4" ht="24.6" customHeight="1">
       <c r="B67" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="75" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D67" s="76"/>
     </row>
     <row r="68" spans="2:4">
       <c r="B68" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C68" s="77" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="69" spans="2:4">
       <c r="B69" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C69" s="78"/>
       <c r="D69" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="70" spans="2:4">
       <c r="B70" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C70" s="79"/>
       <c r="D70" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="71" spans="2:4" ht="25.5">
       <c r="B71" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C71" s="35" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="2:4">
       <c r="B72" s="8" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C72" s="77" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="2:4">
       <c r="B73" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C73" s="79"/>
       <c r="D73" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="74" spans="2:4">
       <c r="B74" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D74" s="9"/>
     </row>
     <row r="75" spans="2:4" ht="24">
       <c r="B75" s="47" t="s">
         <v>86</v>
       </c>
       <c r="C75" s="45" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="76" spans="2:4" ht="25.9" customHeight="1">
       <c r="B76" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C76" s="46"/>
       <c r="D76" s="9" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="77" spans="2:4" ht="19.149999999999999" customHeight="1">
       <c r="B77" s="40" t="s">
         <v>23</v>
       </c>
       <c r="C77" s="75" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D77" s="76"/>
     </row>
     <row r="78" spans="2:4">
       <c r="B78" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C78" s="77" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="79" spans="2:4">
       <c r="B79" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C79" s="78"/>
       <c r="D79" s="9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="80" spans="2:4">
       <c r="B80" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C80" s="79"/>
       <c r="D80" s="9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="17.45" customHeight="1">
       <c r="B81" s="8" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C81" s="77" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="17.45" customHeight="1">
       <c r="B82" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="78"/>
       <c r="D82" s="35" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="20.45" customHeight="1">
       <c r="B83" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="78"/>
       <c r="D83" s="35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="44.45" customHeight="1">
       <c r="B84" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C84" s="78"/>
       <c r="D84" s="35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="25.5" customHeight="1">
       <c r="B85" s="8" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="79"/>
       <c r="D85" s="35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="28.15" customHeight="1">
       <c r="B86" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C86" s="25" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D86" s="25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="31.15" customHeight="1">
       <c r="B87" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C87" s="25" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D87" s="25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="15" customHeight="1">
       <c r="B88" s="8" t="s">
         <v>98</v>
       </c>
       <c r="C88" s="101" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="89" spans="2:5">
       <c r="B89" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C89" s="102"/>
       <c r="D89" s="9" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="90" spans="2:5">
       <c r="B90" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>104</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="39.6" customHeight="1">
       <c r="B91" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C91" s="71" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D91" s="72"/>
     </row>
     <row r="92" spans="2:5">
       <c r="B92" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C92" s="93" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="93" spans="2:5">
       <c r="B93" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C93" s="95"/>
       <c r="D93" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="94" spans="2:5">
       <c r="B94" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C94" s="93" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:5" ht="25.5">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5">
       <c r="B95" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C95" s="95"/>
       <c r="D95" s="25" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="E95" s="15"/>
     </row>
     <row r="96" spans="2:5">
       <c r="B96" s="29" t="s">
+        <v>325</v>
+      </c>
+      <c r="C96" s="64" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="D96" s="65"/>
       <c r="E96" s="15"/>
     </row>
     <row r="97" spans="2:5">
       <c r="B97" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="62" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D97" s="63"/>
       <c r="E97" s="15"/>
     </row>
     <row r="98" spans="2:5" ht="54" customHeight="1">
       <c r="B98" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C98" s="44" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="E98" s="15"/>
     </row>
     <row r="99" spans="2:5" ht="25.5">
       <c r="B99" s="21" t="s">
         <v>110</v>
       </c>
       <c r="C99" s="22" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D99" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="25.15" customHeight="1">
       <c r="B100" s="21" t="s">
         <v>111</v>
       </c>
       <c r="C100" s="22" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D100" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="27.6" customHeight="1">
       <c r="B101" s="21" t="s">
         <v>112</v>
       </c>
       <c r="C101" s="22" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D101" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E101" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="27.6" customHeight="1">
       <c r="B102" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C102" s="22" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D102" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="31.9" customHeight="1">
       <c r="B103" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C103" s="25" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D103" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="81.599999999999994" customHeight="1">
       <c r="B104" s="21" t="s">
         <v>117</v>
       </c>
       <c r="C104" s="22" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D104" s="25" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="39" customHeight="1">
       <c r="B105" s="21" t="s">
         <v>116</v>
       </c>
       <c r="C105" s="22" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D105" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="E105" s="14"/>
     </row>
     <row r="106" spans="2:5" ht="42.6" customHeight="1">
       <c r="B106" s="21" t="s">
         <v>118</v>
       </c>
       <c r="C106" s="22" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D106" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="26.45" customHeight="1">
       <c r="B107" s="21" t="s">
         <v>119</v>
       </c>
       <c r="C107" s="22" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D107" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="78" customHeight="1">
       <c r="B108" s="21" t="s">
         <v>120</v>
       </c>
       <c r="C108" s="22" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D108" s="22" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="19.149999999999999" customHeight="1">
       <c r="B109" s="21" t="s">
         <v>121</v>
       </c>
       <c r="C109" s="22" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D109" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="25.9" customHeight="1">
       <c r="B110" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="62" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D110" s="63"/>
     </row>
     <row r="111" spans="2:5" ht="25.15" customHeight="1">
       <c r="B111" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C111" s="22" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D111" s="22" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="30.6" customHeight="1">
       <c r="B112" s="21" t="s">
         <v>123</v>
       </c>
       <c r="C112" s="22" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D112" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="113" spans="2:4">
       <c r="B113" s="4" t="s">
         <v>124</v>
       </c>
       <c r="C113" s="22" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D113" s="22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="114" spans="2:4" ht="25.5">
       <c r="B114" s="21" t="s">
         <v>125</v>
       </c>
       <c r="C114" s="22" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D114" s="22" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="2:4" ht="28.9" customHeight="1">
       <c r="B115" s="4" t="s">
         <v>126</v>
       </c>
       <c r="C115" s="22" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D115" s="26" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="116" spans="2:4">
       <c r="B116" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D116" s="22" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="117" spans="2:4" ht="28.15" customHeight="1">
       <c r="B117" s="4" t="s">
         <v>128</v>
       </c>
       <c r="C117" s="22" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D117" s="22" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="118" spans="2:4">
       <c r="B118" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D118" s="22" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="119" spans="2:4">
       <c r="B119" s="4" t="s">
         <v>130</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D119" s="22" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="120" spans="2:4" ht="25.5">
       <c r="B120" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C120" s="22" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D120" s="22" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="121" spans="2:4" ht="38.25">
       <c r="B121" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C121" s="22" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D121" s="22" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="122" spans="2:4">
       <c r="B122" s="22" t="s">
         <v>133</v>
       </c>
       <c r="C122" s="22" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D122" s="22" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="123" spans="2:4" ht="26.45" customHeight="1">
       <c r="B123" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C123" s="66" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D123" s="67"/>
     </row>
     <row r="124" spans="2:4" ht="42" customHeight="1">
       <c r="B124" s="22" t="s">
         <v>134</v>
       </c>
       <c r="C124" s="22" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D124" s="22" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="125" spans="2:4" ht="26.45" customHeight="1">
       <c r="B125" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C125" s="22" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D125" s="22" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="126" spans="2:4" ht="16.899999999999999" customHeight="1">
       <c r="B126" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C126" s="22" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D126" s="22"/>
     </row>
     <row r="127" spans="2:4">
       <c r="B127" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C127" s="22" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D127" s="22" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="128" spans="2:4" ht="26.45" customHeight="1">
       <c r="B128" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C128" s="64" t="s">
         <v>143</v>
       </c>
       <c r="D128" s="65"/>
     </row>
     <row r="129" spans="2:5">
       <c r="B129" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C129" s="56" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D129" s="22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="130" spans="2:5">
       <c r="B130" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C130" s="58"/>
       <c r="D130" s="22" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="131" spans="2:5" ht="13.15" customHeight="1">
       <c r="B131" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C131" s="56" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D131" s="22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="132" spans="2:5">
       <c r="B132" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C132" s="58"/>
       <c r="D132" s="22" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="133" spans="2:5" ht="14.25" customHeight="1">
       <c r="B133" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C133" s="56" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D133" s="22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="134" spans="2:5">
       <c r="B134" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C134" s="58"/>
       <c r="D134" s="22" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="135" spans="2:5" ht="14.25" customHeight="1">
       <c r="B135" s="4" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C135" s="100" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D135" s="22" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="136" spans="2:5">
       <c r="B136" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C136" s="97"/>
       <c r="D136" s="22" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="137" spans="2:5" ht="14.25" customHeight="1">
       <c r="B137" s="4" t="s">
         <v>146</v>
       </c>
       <c r="C137" s="100" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D137" s="22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="138" spans="2:5">
       <c r="B138" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C138" s="96"/>
       <c r="D138" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="139" spans="2:5">
       <c r="B139" s="4" t="s">
         <v>148</v>
       </c>
       <c r="C139" s="97"/>
       <c r="D139" s="22" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="140" spans="2:5" ht="30.6" customHeight="1">
       <c r="B140" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C140" s="68" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D140" s="22" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="141" spans="2:5">
       <c r="B141" s="4" t="s">
         <v>150</v>
       </c>
       <c r="C141" s="70"/>
       <c r="D141" s="22" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="142" spans="2:5">
       <c r="B142" s="41" t="s">
         <v>156</v>
       </c>
       <c r="C142" s="62" t="s">
         <v>157</v>
       </c>
       <c r="D142" s="63"/>
     </row>
     <row r="143" spans="2:5" ht="25.15" customHeight="1">
       <c r="B143" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C143" s="32" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D143" s="22" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E143" s="15"/>
     </row>
     <row r="144" spans="2:5">
       <c r="B144" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C144" s="34"/>
       <c r="D144" s="22" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="E144" s="15"/>
     </row>
     <row r="145" spans="2:5">
       <c r="B145" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C145" s="33"/>
       <c r="D145" s="22" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E145" s="15"/>
     </row>
     <row r="146" spans="2:5" ht="38.450000000000003" customHeight="1">
       <c r="B146" s="21" t="s">
         <v>154</v>
       </c>
       <c r="C146" s="68" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D146" s="22" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E146" s="15"/>
     </row>
     <row r="147" spans="2:5">
       <c r="B147" s="21" t="s">
         <v>155</v>
       </c>
       <c r="C147" s="69"/>
       <c r="D147" s="21" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="E147" s="15"/>
     </row>
     <row r="148" spans="2:5" ht="14.25" customHeight="1">
       <c r="B148" s="21" t="s">
         <v>158</v>
       </c>
       <c r="C148" s="70"/>
       <c r="D148" s="22" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E148" s="15"/>
     </row>
     <row r="149" spans="2:5" ht="44.25" customHeight="1">
       <c r="B149" s="21" t="s">
         <v>159</v>
       </c>
       <c r="C149" s="56" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D149" s="21" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E149" s="16"/>
     </row>
     <row r="150" spans="2:5" ht="13.15" customHeight="1">
       <c r="B150" s="21" t="s">
         <v>160</v>
       </c>
       <c r="C150" s="57"/>
       <c r="D150" s="21" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="E150" s="15"/>
     </row>
     <row r="151" spans="2:5" ht="14.25" customHeight="1">
       <c r="B151" s="21" t="s">
         <v>161</v>
       </c>
       <c r="C151" s="57"/>
       <c r="D151" s="21" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="2:5">
       <c r="B152" s="21" t="s">
         <v>162</v>
       </c>
       <c r="C152" s="58"/>
       <c r="D152" s="21" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="153" spans="2:5">
       <c r="B153" s="59" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C153" s="60"/>
       <c r="D153" s="61"/>
     </row>
     <row r="154" spans="2:5" ht="12.6" customHeight="1">
       <c r="B154" s="21" t="s">
         <v>163</v>
       </c>
       <c r="C154" s="90" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D154" s="18" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="18" customHeight="1">
       <c r="B155" s="21" t="s">
         <v>164</v>
       </c>
       <c r="C155" s="91"/>
       <c r="D155" s="18" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="21" customHeight="1">
       <c r="B156" s="21" t="s">
         <v>165</v>
       </c>
       <c r="C156" s="91"/>
       <c r="D156" s="37" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="18" customHeight="1">
       <c r="B157" s="21" t="s">
         <v>166</v>
       </c>
       <c r="C157" s="92"/>
       <c r="D157" s="18" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="13.9" customHeight="1">
       <c r="B158" s="21" t="s">
         <v>167</v>
       </c>
       <c r="C158" s="56" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D158" s="17" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="159" spans="2:5">
       <c r="B159" s="21" t="s">
         <v>168</v>
       </c>
       <c r="C159" s="57"/>
       <c r="D159" s="18" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="160" spans="2:5">
       <c r="B160" s="21" t="s">
         <v>169</v>
       </c>
       <c r="C160" s="57"/>
       <c r="D160" s="37" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="2:4" ht="14.25" customHeight="1">
       <c r="B161" s="21" t="s">
         <v>170</v>
       </c>
       <c r="C161" s="58"/>
       <c r="D161" s="18" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="162" spans="2:4">
       <c r="B162" s="59" t="s">
         <v>180</v>
       </c>
       <c r="C162" s="60"/>
       <c r="D162" s="61"/>
     </row>
     <row r="163" spans="2:4" ht="27.6" customHeight="1">
       <c r="B163" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C163" s="62" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D163" s="63"/>
     </row>
     <row r="164" spans="2:4" ht="30" customHeight="1">
       <c r="B164" s="21" t="s">
         <v>171</v>
       </c>
       <c r="C164" s="22" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D164" s="38" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="165" spans="2:4" ht="27.6" customHeight="1">
       <c r="B165" s="21" t="s">
         <v>172</v>
       </c>
       <c r="C165" s="20" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D165" s="38" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="166" spans="2:4" ht="27.6" customHeight="1">
       <c r="B166" s="21" t="s">
         <v>173</v>
       </c>
       <c r="C166" s="26" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D166" s="38" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="167" spans="2:4" ht="27.6" customHeight="1">
       <c r="B167" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C167" s="62" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D167" s="63"/>
     </row>
     <row r="168" spans="2:4" ht="19.899999999999999" customHeight="1">
       <c r="B168" s="21" t="s">
         <v>174</v>
       </c>
       <c r="C168" s="96"/>
       <c r="D168" s="20" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="169" spans="2:4" ht="13.9" customHeight="1">
       <c r="B169" s="21" t="s">
         <v>175</v>
       </c>
       <c r="C169" s="96"/>
       <c r="D169" s="20" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="170" spans="2:4" ht="22.15" customHeight="1">
       <c r="B170" s="21" t="s">
         <v>177</v>
       </c>
       <c r="C170" s="97"/>
       <c r="D170" s="20" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="171" spans="2:4" ht="12.6" customHeight="1">
       <c r="B171" s="21" t="s">
         <v>178</v>
       </c>
       <c r="C171" s="23"/>
       <c r="D171" s="20" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="172" spans="2:4" ht="76.150000000000006" customHeight="1">
       <c r="B172" s="85" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C172" s="86"/>
       <c r="D172" s="87"/>
     </row>
     <row r="173" spans="2:4" ht="99" customHeight="1">
       <c r="B173" s="21" t="s">
         <v>179</v>
       </c>
       <c r="C173" s="26" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D173" s="26" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="174" spans="2:4" ht="57" customHeight="1">
       <c r="B174" s="21" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C174" s="26" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D174" s="11" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="175" spans="2:4" ht="38.25">
       <c r="B175" s="21" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C175" s="22" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D175" s="26" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="176" spans="2:4" ht="38.25">
       <c r="B176" s="21" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C176" s="26" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D176" s="22" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="177" spans="2:4" ht="51">
       <c r="B177" s="21" t="s">
         <v>181</v>
       </c>
       <c r="C177" s="22" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D177" s="12" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="178" spans="2:4" ht="49.9" customHeight="1">
       <c r="B178" s="21" t="s">
         <v>182</v>
       </c>
       <c r="C178" s="26" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D178" s="12" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="179" spans="2:4" ht="102">
       <c r="B179" s="21" t="s">
         <v>183</v>
       </c>
       <c r="C179" s="26" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D179" s="48" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="2:4" ht="42.6" customHeight="1">
       <c r="B180" s="30" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C180" s="88" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D180" s="89"/>
     </row>
     <row r="181" spans="2:4" ht="14.25" customHeight="1">
       <c r="B181" s="21" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C181" s="31"/>
       <c r="D181" s="24"/>
     </row>
     <row r="182" spans="2:4" ht="38.450000000000003" customHeight="1">
       <c r="B182" s="25" t="s">
         <v>184</v>
       </c>
       <c r="C182" s="25" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D182" s="25" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="183" spans="2:4" ht="27" customHeight="1">
       <c r="B183" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C183" s="35" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D183" s="25" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="184" spans="2:4" ht="29.45" customHeight="1">
       <c r="B184" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
     </row>
     <row r="185" spans="2:4" ht="15.6" customHeight="1">
       <c r="B185" s="25" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C185" s="90" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>318</v>
+      </c>
+      <c r="D185" s="105" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="186" spans="2:4" ht="13.9" customHeight="1">
       <c r="B186" s="25" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C186" s="91"/>
       <c r="D186" s="9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="187" spans="2:4" ht="17.45" customHeight="1">
       <c r="B187" s="25" t="s">
         <v>187</v>
       </c>
       <c r="C187" s="92"/>
       <c r="D187" s="9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="188" spans="2:4">
       <c r="B188" s="25" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C188" s="32" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="189" spans="2:4" ht="21" customHeight="1">
       <c r="B189" s="25" t="s">
         <v>188</v>
       </c>
       <c r="C189" s="43"/>
-      <c r="D189" s="9" t="s">
-        <v>198</v>
+      <c r="D189" s="105" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="190" spans="2:4" ht="20.45" customHeight="1">
       <c r="B190" s="25" t="s">
         <v>189</v>
       </c>
       <c r="C190" s="98"/>
       <c r="D190" s="9" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="191" spans="2:4" ht="40.9" customHeight="1">
       <c r="B191" s="25" t="s">
         <v>190</v>
       </c>
       <c r="C191" s="98"/>
       <c r="D191" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="192" spans="2:4" ht="21" customHeight="1">
       <c r="B192" s="25" t="s">
         <v>191</v>
       </c>
       <c r="C192" s="99"/>
       <c r="D192" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="193" spans="2:4" ht="14.45" customHeight="1">
       <c r="B193" s="25" t="s">
         <v>192</v>
       </c>
       <c r="C193" s="90" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
     </row>
     <row r="194" spans="2:4" ht="30.6" customHeight="1">
       <c r="B194" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C194" s="92"/>
       <c r="D194" s="25" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="195" spans="2:4" ht="30" customHeight="1">
       <c r="B195" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C195" s="93" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D195" s="35" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="196" spans="2:4" ht="34.9" customHeight="1">
       <c r="B196" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C196" s="94"/>
       <c r="D196" s="35" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="197" spans="2:4" ht="20.45" customHeight="1">
       <c r="B197" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C197" s="95"/>
       <c r="D197" s="35" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="198" spans="2:4" ht="38.25">
       <c r="B198" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C198" s="27" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D198" s="9"/>
     </row>
     <row r="201" spans="2:4" ht="336.6" customHeight="1"/>
     <row r="202" spans="2:4" ht="14.25" customHeight="1">
       <c r="B202" s="80"/>
       <c r="C202" s="80"/>
       <c r="D202" s="80"/>
     </row>
     <row r="203" spans="2:4">
       <c r="B203" s="80"/>
       <c r="C203" s="80"/>
       <c r="D203" s="80"/>
     </row>
     <row r="204" spans="2:4">
       <c r="B204" s="80"/>
       <c r="C204" s="80"/>
       <c r="D204" s="80"/>
     </row>
     <row r="205" spans="2:4">
       <c r="B205" s="80"/>
       <c r="C205" s="80"/>
       <c r="D205" s="80"/>
     </row>
     <row r="206" spans="2:4">