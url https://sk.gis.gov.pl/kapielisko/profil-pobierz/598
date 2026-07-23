--- v0 (2026-06-04)
+++ v1 (2026-07-23)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="390" yWindow="30" windowWidth="15720" windowHeight="5835"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="430">
   <si>
     <t>A. Informacje podstawowe</t>
   </si>
   <si>
     <t>I.</t>
   </si>
   <si>
     <t>Dane ogólne o kąpielisku</t>
   </si>
   <si>
     <t xml:space="preserve">1. </t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Zachodniopomorskie</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
@@ -3692,255 +3692,245 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">8) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>kod typu: 17</t>
-[...10 lines deleted...]
-  <si>
     <t>Istniejące kąpielisko- zgodnie z rozporządzeniem</t>
   </si>
   <si>
     <t>Katarzyna Kulik</t>
   </si>
   <si>
     <t>W zależności od rodzaju zanieczyszczenia:                         1. Urząd Gminy w Ustroniu Morskim Anna Buchner-Wrońska tel.094-35-14-189                                                           2.GOSiR tel.094-35-15-095                                                       3. Powiatowy Inspektor Sanitarny w Kołobrzegu                   4. MWiK Kołobrzeg                                                                   5. Komenda Straży Pożarnej w Kołobrzegu                      6.inne</t>
   </si>
   <si>
-    <r>
-      <t>rok wykonania klasyfikacji : 
+    <t>PL02S0104_0451</t>
+  </si>
+  <si>
+    <t>Polskie wody przybrzeżne Basenu Bornholmskiego</t>
+  </si>
+  <si>
+    <t>PLCW60001WB3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2022                                                     wynik klasyfikacji : dostateczna                             </t>
+  </si>
+  <si>
+    <t>Ustronie Morskie "FREGATA" - 80,40 m</t>
+  </si>
+  <si>
+    <t>RW600010452</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> data wydania oceny:  20.10.2025   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">       </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">                         Wynik oceny:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> przydatna woda do kąpieli   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">             </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata : 2024                                                    wynik klasyfikacji :  dostateczna                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2023                                                     wynik klasyfikacji : dostateczna                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2021                                                    wynik klasyfikacji: niesklasyfikowana                           </t>
+  </si>
+  <si>
+    <r>
+      <t>rok wykonania klasyfikacji : 2025
 rok/lata przeprowadzenia badań monitoringowych,
 będących źródłem danych do klasyfikacji:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve">  2022-2024</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 stan ekologiczny / potencjał ekologiczny
 jednolitej części wód:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> brak danych</t>
+      <t xml:space="preserve"> zły stan ekologiczny</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">rok wykonania klasyfikacji:                                                   rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji:  stan chemiczny jednolitej części wód: </t>
+    <t>rok wykonania klasyfikacji:2025                                                   rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji:2022-2024  stan chemiczny jednolitej części wód: stan chemiczny poniżej dobrego</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">rok wykonania oceny:2025                                                          </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <t xml:space="preserve">rok wykonania oceny:                                                          </t>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>stan jednolitej części wód</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...95 lines deleted...]
-    <t>RW600010452</t>
+      <t>: zły stan wód</t>
+    </r>
+  </si>
+  <si>
+    <t>kod typu:PbO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nazwa typu: otwarte wybrzeże </t>
+  </si>
+  <si>
+    <t>x&lt; 200 m</t>
+  </si>
+  <si>
+    <t>kod typu: PNp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nazwa typu: potok lub strumień nizinny piaszczysty. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="20">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
@@ -4014,58 +4004,50 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -4163,51 +4145,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4274,51 +4256,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4482,50 +4464,51 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>22013</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
@@ -7579,52 +7562,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G332"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A178" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D182" sqref="D182"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A181" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D192" sqref="D192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="2" max="2" width="4.5" customWidth="1"/>
     <col min="3" max="3" width="35.375" customWidth="1"/>
     <col min="4" max="4" width="43.625" customWidth="1"/>
     <col min="5" max="5" width="0.25" customWidth="1"/>
     <col min="6" max="6" width="0.125" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.75" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="23.45" customHeight="1">
       <c r="B1" s="99" t="s">
         <v>262</v>
       </c>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
     </row>
     <row r="2" spans="2:4">
       <c r="B2" s="101" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="101"/>
       <c r="D2" s="101"/>
@@ -7719,95 +7702,95 @@
       </c>
       <c r="C11" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="79" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="80"/>
     </row>
     <row r="13" spans="2:4" ht="28.15" customHeight="1">
       <c r="B13" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>260</v>
       </c>
       <c r="D13" s="52">
-        <v>45623</v>
+        <v>45958</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="27" customHeight="1">
       <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="27" t="s">
         <v>208</v>
       </c>
       <c r="D14" s="51">
-        <v>45258</v>
+        <v>45623</v>
       </c>
     </row>
     <row r="15" spans="2:4" ht="38.25" customHeight="1">
       <c r="B15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>209</v>
       </c>
       <c r="D15" s="52">
-        <v>46353</v>
+        <v>46687</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="25.9" customHeight="1">
       <c r="B16" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="27" t="s">
         <v>210</v>
       </c>
       <c r="D16" s="21" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="30" customHeight="1">
       <c r="B17" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="50" t="s">
         <v>383</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" s="31" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="79" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="80"/>
     </row>
     <row r="19" spans="2:5" ht="52.15" customHeight="1">
       <c r="B19" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>211</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="71.25" customHeight="1">
       <c r="B20" s="23" t="s">
         <v>25</v>
@@ -7922,63 +7905,63 @@
       <c r="D30" s="25" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="14"/>
     </row>
     <row r="31" spans="2:5">
       <c r="B31" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D31" s="23">
         <v>0</v>
       </c>
       <c r="E31" s="14"/>
     </row>
     <row r="32" spans="2:5" ht="40.15" customHeight="1">
       <c r="B32" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>399</v>
       </c>
       <c r="D32" s="25" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E32" s="14"/>
     </row>
     <row r="33" spans="1:5" ht="40.9" customHeight="1">
       <c r="B33" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>400</v>
       </c>
       <c r="D33" s="25" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="E33" s="14"/>
     </row>
     <row r="34" spans="1:5" ht="45.6" customHeight="1">
       <c r="B34" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="27" t="s">
         <v>273</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="12"/>
     </row>
     <row r="35" spans="1:5" ht="28.15" customHeight="1">
       <c r="B35" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>274</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>47</v>
       </c>
@@ -7987,169 +7970,169 @@
       <c r="B36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>275</v>
       </c>
       <c r="D36" s="7"/>
     </row>
     <row r="37" spans="1:5" ht="27.6" customHeight="1">
       <c r="B37" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C37" s="27" t="s">
         <v>276</v>
       </c>
       <c r="D37" s="24"/>
     </row>
     <row r="38" spans="1:5" ht="28.9" customHeight="1">
       <c r="B38" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="24" t="s">
         <v>214</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="188.45" customHeight="1">
       <c r="B39" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="26" t="s">
         <v>382</v>
       </c>
       <c r="D39" s="46" t="s">
         <v>381</v>
       </c>
       <c r="E39" s="13"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="73" t="s">
         <v>384</v>
       </c>
       <c r="B40" s="74"/>
       <c r="C40" s="74"/>
       <c r="D40" s="75"/>
     </row>
     <row r="41" spans="1:5" ht="29.25" customHeight="1">
       <c r="B41" s="47" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>401</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="33.6" customHeight="1">
       <c r="B42" s="67" t="s">
         <v>53</v>
       </c>
       <c r="C42" s="71" t="s">
         <v>277</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="29.45" customHeight="1">
       <c r="B43" s="68"/>
       <c r="C43" s="72"/>
       <c r="D43" s="24" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="26.45" customHeight="1">
       <c r="B44" s="68"/>
       <c r="C44" s="72"/>
       <c r="D44" s="24" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="26.45" customHeight="1">
       <c r="B45" s="68"/>
       <c r="C45" s="72"/>
       <c r="D45" s="24" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="63" customHeight="1">
       <c r="B46" s="23" t="s">
         <v>365</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>278</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="97.15" customHeight="1">
       <c r="B47" s="7" t="s">
         <v>366</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>402</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="62.45" customHeight="1">
       <c r="B48" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>385</v>
       </c>
       <c r="D48" s="20" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="65.45" customHeight="1">
       <c r="B49" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>402</v>
       </c>
       <c r="D49" s="27" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="62.45" customHeight="1">
       <c r="B50" s="23" t="s">
         <v>367</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>279</v>
       </c>
       <c r="D50" s="39" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="54" customHeight="1">
       <c r="B51" s="102" t="s">
         <v>280</v>
       </c>
       <c r="C51" s="103"/>
       <c r="D51" s="104"/>
       <c r="E51" s="35"/>
     </row>
     <row r="52" spans="1:5" ht="45" customHeight="1">
       <c r="A52" s="34"/>
       <c r="B52" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="65" t="s">
         <v>352</v>
       </c>
       <c r="D52" s="66"/>
     </row>
     <row r="53" spans="1:5">
       <c r="B53" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="84" t="s">
@@ -8536,62 +8519,62 @@
       </c>
       <c r="D92" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="48"/>
       <c r="B93" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C93" s="60"/>
       <c r="D93" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E93" s="14"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="49"/>
       <c r="B94" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C94" s="58" t="s">
         <v>290</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="E94" s="14"/>
     </row>
-    <row r="95" spans="1:5" ht="25.5">
+    <row r="95" spans="1:5">
       <c r="A95" s="48"/>
       <c r="B95" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C95" s="60"/>
       <c r="D95" s="27" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="E95" s="14"/>
     </row>
     <row r="96" spans="1:5" ht="25.15" customHeight="1">
       <c r="B96" s="42" t="s">
         <v>327</v>
       </c>
       <c r="C96" s="105" t="s">
         <v>328</v>
       </c>
       <c r="D96" s="106"/>
       <c r="E96" s="14"/>
     </row>
     <row r="97" spans="2:5" ht="25.15" customHeight="1">
       <c r="B97" s="42" t="s">
         <v>329</v>
       </c>
       <c r="C97" s="61" t="s">
         <v>291</v>
       </c>
       <c r="D97" s="62"/>
       <c r="E97" s="14"/>
     </row>
     <row r="98" spans="2:5" ht="51">
       <c r="B98" s="9" t="s">
@@ -9408,112 +9391,112 @@
         <v>234</v>
       </c>
       <c r="D177" s="11" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="60" customHeight="1">
       <c r="B178" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>235</v>
       </c>
       <c r="D178" s="11" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="116.45" customHeight="1">
       <c r="B179" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>407</v>
       </c>
       <c r="D179" s="37" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="63.6" customHeight="1">
       <c r="B180" s="31" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="110" t="s">
         <v>404</v>
       </c>
       <c r="D180" s="75"/>
     </row>
     <row r="181" spans="1:4" ht="14.25" customHeight="1">
       <c r="B181" s="23" t="s">
         <v>320</v>
       </c>
       <c r="C181" s="33"/>
       <c r="D181" s="30"/>
     </row>
     <row r="182" spans="1:4" ht="43.15" customHeight="1">
       <c r="B182" s="27" t="s">
         <v>184</v>
       </c>
       <c r="C182" s="27" t="s">
         <v>406</v>
       </c>
       <c r="D182" s="27" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="25.15" customHeight="1">
       <c r="A183" s="38"/>
       <c r="B183" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C183" s="15" t="s">
         <v>321</v>
       </c>
       <c r="D183" s="27" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="27" customHeight="1">
       <c r="B184" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D184" s="8" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="15.6" customHeight="1">
       <c r="B185" s="27" t="s">
         <v>187</v>
       </c>
       <c r="C185" s="53" t="s">
         <v>323</v>
       </c>
-      <c r="D185" s="8" t="s">
-        <v>62</v>
+      <c r="D185" s="112" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="12.6" customHeight="1">
       <c r="B186" s="27" t="s">
         <v>340</v>
       </c>
       <c r="C186" s="54"/>
       <c r="D186" s="8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="18" customHeight="1">
       <c r="B187" s="27" t="s">
         <v>188</v>
       </c>
       <c r="C187" s="55"/>
       <c r="D187" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="27" t="s">
         <v>370</v>
       </c>
       <c r="C188" s="53" t="s">
@@ -9545,60 +9528,60 @@
       <c r="B191" s="27" t="s">
         <v>191</v>
       </c>
       <c r="C191" s="54"/>
       <c r="D191" s="27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="24" customHeight="1">
       <c r="B192" s="27" t="s">
         <v>192</v>
       </c>
       <c r="C192" s="55"/>
       <c r="D192" s="27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="193" spans="2:4" ht="22.15" customHeight="1">
       <c r="B193" s="27" t="s">
         <v>193</v>
       </c>
       <c r="C193" s="56" t="s">
         <v>325</v>
       </c>
       <c r="D193" s="8" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="2:4" ht="14.45" customHeight="1">
       <c r="B194" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C194" s="57"/>
       <c r="D194" s="7" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
     </row>
     <row r="195" spans="2:4" ht="22.15" customHeight="1">
       <c r="B195" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C195" s="58" t="s">
         <v>236</v>
       </c>
       <c r="D195" s="15" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="196" spans="2:4" ht="28.15" customHeight="1">
       <c r="B196" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C196" s="59"/>
       <c r="D196" s="15" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="197" spans="2:4" ht="25.15" customHeight="1">
       <c r="B197" s="9" t="s">
         <v>197</v>