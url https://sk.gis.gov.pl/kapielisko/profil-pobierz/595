--- v0 (2026-06-04)
+++ v1 (2026-07-23)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="390" yWindow="30" windowWidth="15720" windowHeight="5835"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz2" sheetId="2" r:id="rId2"/>
     <sheet name="Arkusz3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="428">
   <si>
     <t>A. Informacje podstawowe</t>
   </si>
   <si>
     <t>I.</t>
   </si>
   <si>
     <t>Dane ogólne o kąpielisku</t>
   </si>
   <si>
     <t xml:space="preserve">1. </t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Zachodniopomorskie</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
@@ -3231,63 +3231,50 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Urząd Morski w Szczecinie,  ul. Plac Stefana Batorego 4, 70-207 Szczecin</t>
   </si>
   <si>
     <t>Na terenie organizowanego kąpieliska istnieje zagrożenie zanieczyszczenia wód powierzchniowych substancjami ropochodnymi, śmieciami, ściekami oraz pozostałościami ładunkowymi z jednostek pływających korzystających z przystani morskiej w Ustroniu Morskim oraz przepływających w jej pobliżu.</t>
   </si>
   <si>
     <t xml:space="preserve"> Z uwagi na położenie kąpieliska może być ono narażone na zanieczyszczenia, pochodzące z jednostek pływających korzystających z przystani morskiej w Ustroniu Morskim lub przepływających w pobliżu kąpielisk.                                                   Do rodzaju ww. zanieczyszczeń można zaliczyć oleje, śmieci, ścieki oraz pozostałości ładunkowe.</t>
   </si>
   <si>
     <t>Zanieczyszczenia wód morskich z jednostek pływających są zdarzeniami losowymi trudnymi do przewidzenia i czasu trwania.</t>
   </si>
   <si>
     <t>Najczęstrzymi przyczynami zanieczyszczeń wód morskich są błąd ludzki, awaria lub świadome zanieczyszczenie przez członków załogi statku.</t>
   </si>
   <si>
-    <t xml:space="preserve">Sianożęty "RADAR"        
-[...11 lines deleted...]
-  <si>
     <t>158.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Lokalizacja kąpieliska – współrzędne
 geograficzne granic kąpieliska w formacie
 dziesiętnym </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1), 11), 12)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
@@ -3702,279 +3689,271 @@
       <t>,</t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">8) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>kod typu:CWII</t>
-[...7 lines deleted...]
-  <si>
     <t>Malechowska Struga.</t>
   </si>
   <si>
-    <t xml:space="preserve">nazwa typu: potok nizinny piaszczysty. </t>
-[...1 lines deleted...]
-  <si>
     <t>Istniejące kąpielisko- zgodnie z rozporządzeniem</t>
   </si>
   <si>
     <t>Katarzyna Kulik</t>
   </si>
   <si>
     <t>W zależności od rodzaju zanieczyszczenia:                         1. Urząd Gminy w Ustroniu Morskim Anna Buchner-Wrońska tel.094-35-14-189                                                           2.GOSiR tel.094-35-15-095                                                       3. Powiatowy Inspektor Sanitarny w Kołobrzegu                   4. MWiK Kołobrzeg                                                                   5. Komenda Straży Pożarnej w Kołobrzegu                      6.inne</t>
   </si>
   <si>
-    <r>
-      <t>rok wykonania klasyfikacji : 
+    <t>PL02S0104_0451</t>
+  </si>
+  <si>
+    <t>Polskie wody przybrzeżne Basenu Bornholmskiego</t>
+  </si>
+  <si>
+    <t>PLCW60001WB3</t>
+  </si>
+  <si>
+    <t>RW600010452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.Sianożęty "RADAR" -  99,00 m                                                                                                                                                                     </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> data wydania oceny:  20.10.2025   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">       </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">                         Wynik oceny:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> przydatna woda do kąpieli   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">             </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata : 2024                                          wynik klasyfikacji :  dobra                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2023                                    wynik klasyfikacji: dobra                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2022                                    wynik klasyfikacji : dobra                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">klasyfikacja za lata :2021                                    wynik klasyfikacji : niesklasyfikowana                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sianożęty "RADAR"        
+1) Na linii brzegowej: 
+N 6009092.15; E 5547097.84, 
+N 6009127.20; E 5547190.43, 
+2) Na wodzie: 
+N 6009155.76; E 5547073.30, 
+N 6009192.71; E 5547165.29.                              1) Na linii brzegowej: 
+N 54.21021280; E 15.72192343,                                  N 54.21048669; E 15.72336861 
+2) Na wodzie: 
+N 54.21078985; E 15.72155733,                                   N 54.21110999, E 15.72297307.
+</t>
+  </si>
+  <si>
+    <r>
+      <t>rok wykonania klasyfikacji : 2025
 rok/lata przeprowadzenia badań monitoringowych,
 będących źródłem danych do klasyfikacji:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t xml:space="preserve">  2022-2024</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 stan ekologiczny / potencjał ekologiczny
 jednolitej części wód:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> brak danych</t>
+      <t xml:space="preserve"> zły stan ekologiczny</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">rok wykonania klasyfikacji:                               rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji:                      stan chemiczny jednolitej części wód: </t>
+    <t>rok wykonania klasyfikacji: 2025                             rok/lata przeprowadzenia badań monitoringowych będących źródłem danych do klasyfikacji: 2022-2024                     stan chemiczny jednolitej części wód: stan chemiczny poniżej dobrego</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">rok wykonania oceny: 2025      </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...9 lines deleted...]
-      <t xml:space="preserve">rok wykonania oceny:        </t>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">                                   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>stan jednolitej części wód</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">                                   </t>
+      <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>stan jednolitej części wód</t>
-[...106 lines deleted...]
-    <t>RW600010452</t>
+      <t xml:space="preserve"> zły stan wód</t>
+    </r>
+  </si>
+  <si>
+    <t>kod typu:PbO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nazwa typu: otwarte wybrzeże </t>
+  </si>
+  <si>
+    <t>x &lt; 200 m</t>
+  </si>
+  <si>
+    <t>kod typu: PNp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nazwa typu: potok lub strumień nizinny piaszczysty. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="21">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
@@ -4054,58 +4033,50 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -4212,51 +4183,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
@@ -4310,248 +4281,249 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>56110</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>26324</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>153092</xdr:colOff>
@@ -7515,124 +7487,124 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I424"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A178" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D182" sqref="D182"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A181" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D194" sqref="D194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="2" max="2" width="4.375" customWidth="1"/>
     <col min="3" max="3" width="33.875" customWidth="1"/>
     <col min="4" max="4" width="36.75" customWidth="1"/>
     <col min="5" max="5" width="4.25" style="10" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.45" customHeight="1">
-      <c r="B1" s="91" t="s">
+      <c r="B1" s="61" t="s">
         <v>266</v>
       </c>
-      <c r="C1" s="91"/>
-      <c r="D1" s="91"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="B2" s="92" t="s">
+      <c r="B2" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="92"/>
-      <c r="D2" s="92"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
     </row>
     <row r="3" spans="1:4">
       <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="85"/>
+      <c r="D3" s="70"/>
     </row>
     <row r="4" spans="1:4" ht="14.45" customHeight="1">
       <c r="B4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D4" s="25" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="12.6" customHeight="1">
       <c r="B5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="26" t="s">
         <v>205</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="B6" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="54.6" customHeight="1">
       <c r="B7" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D7" s="30"/>
     </row>
     <row r="8" spans="1:4" ht="26.45" customHeight="1">
       <c r="B8" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>207</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="28.5" customHeight="1">
       <c r="B9" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="28" t="s">
         <v>208</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
@@ -7642,118 +7614,118 @@
         <v>13</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="28.15" customHeight="1">
       <c r="A11" s="10"/>
       <c r="B11" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="B12" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="84" t="s">
+      <c r="C12" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="85"/>
+      <c r="D12" s="70"/>
     </row>
     <row r="13" spans="1:4" ht="28.15" customHeight="1">
       <c r="B13" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>273</v>
       </c>
       <c r="D13" s="47">
-        <v>45623</v>
+        <v>45958</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="27" customHeight="1">
       <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>210</v>
       </c>
       <c r="D14" s="46">
-        <v>45258</v>
+        <v>45623</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="38.25" customHeight="1">
       <c r="B15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>211</v>
       </c>
       <c r="D15" s="47">
-        <v>46718</v>
+        <v>47053</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="31.9" customHeight="1">
       <c r="B16" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>212</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="27.6" customHeight="1">
       <c r="B17" s="25" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="43" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="84" t="s">
+      <c r="C18" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="D18" s="85"/>
+      <c r="D18" s="70"/>
     </row>
     <row r="19" spans="1:5" ht="52.15" customHeight="1">
       <c r="B19" s="25" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="28" t="s">
         <v>213</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="73.900000000000006" customHeight="1">
       <c r="B20" s="25" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="28" t="s">
         <v>274</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="39" customHeight="1">
       <c r="A21" s="10"/>
@@ -7783,140 +7755,140 @@
       <c r="B23" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="28" t="s">
         <v>277</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="25.15" customHeight="1">
       <c r="B24" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>278</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="B25" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="84" t="s">
+      <c r="C25" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="D25" s="85"/>
+      <c r="D25" s="70"/>
     </row>
     <row r="26" spans="1:5" ht="14.45" customHeight="1">
       <c r="B26" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="C26" s="64" t="s">
+      <c r="C26" s="71" t="s">
         <v>214</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="27" customHeight="1">
       <c r="B27" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="65"/>
+      <c r="C27" s="72"/>
       <c r="D27" s="28" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="27" customHeight="1">
       <c r="B28" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="C28" s="65"/>
+      <c r="C28" s="72"/>
       <c r="D28" s="28" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10"/>
       <c r="B29" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="C29" s="66"/>
+      <c r="C29" s="73"/>
       <c r="D29" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="42.6" customHeight="1">
       <c r="A30" s="10"/>
       <c r="B30" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="28" t="s">
         <v>279</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10"/>
       <c r="B31" s="25" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D31" s="25">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="40.15" customHeight="1">
       <c r="A32" s="10"/>
       <c r="B32" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="28" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D32" s="26" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="40.9" customHeight="1">
       <c r="A33" s="10"/>
       <c r="B33" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D33" s="26" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="40.9" customHeight="1">
       <c r="A34" s="10"/>
       <c r="B34" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>280</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="20"/>
     </row>
     <row r="35" spans="1:5" ht="28.15" customHeight="1">
       <c r="A35" s="10"/>
       <c r="B35" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>281</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>47</v>
@@ -7926,655 +7898,655 @@
       <c r="B36" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>282</v>
       </c>
       <c r="D36" s="7"/>
     </row>
     <row r="37" spans="1:5" ht="20.45" customHeight="1">
       <c r="B37" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>283</v>
       </c>
       <c r="D37" s="23"/>
     </row>
     <row r="38" spans="1:5" ht="28.9" customHeight="1">
       <c r="B38" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>216</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="171" customHeight="1">
       <c r="B39" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>375</v>
+        <v>419</v>
       </c>
       <c r="E39" s="17"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="B40" s="93" t="s">
-[...3 lines deleted...]
-      <c r="D40" s="95"/>
+      <c r="B40" s="59" t="s">
+        <v>378</v>
+      </c>
+      <c r="C40" s="63"/>
+      <c r="D40" s="60"/>
     </row>
     <row r="41" spans="1:5" ht="27" customHeight="1">
       <c r="A41" s="10"/>
       <c r="B41" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="28" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D41" s="28" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="28.15" customHeight="1">
       <c r="A42" s="11"/>
-      <c r="B42" s="48" t="s">
+      <c r="B42" s="98" t="s">
         <v>53</v>
       </c>
-      <c r="C42" s="53" t="s">
+      <c r="C42" s="93" t="s">
         <v>284</v>
       </c>
       <c r="D42" s="28" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="28.15" customHeight="1">
       <c r="A43" s="10"/>
-      <c r="B43" s="49"/>
-      <c r="C43" s="54"/>
+      <c r="B43" s="99"/>
+      <c r="C43" s="103"/>
       <c r="D43" s="28" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="28.15" customHeight="1">
       <c r="A44" s="10"/>
-      <c r="B44" s="49"/>
-      <c r="C44" s="54"/>
+      <c r="B44" s="99"/>
+      <c r="C44" s="103"/>
       <c r="D44" s="28" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="28.15" customHeight="1">
       <c r="A45" s="10"/>
-      <c r="B45" s="49"/>
-      <c r="C45" s="54"/>
+      <c r="B45" s="99"/>
+      <c r="C45" s="103"/>
       <c r="D45" s="28" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="62.45" customHeight="1">
       <c r="A46" s="10"/>
       <c r="B46" s="25" t="s">
         <v>361</v>
       </c>
       <c r="C46" s="29" t="s">
         <v>285</v>
       </c>
       <c r="D46" s="28" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="109.15" customHeight="1">
       <c r="A47" s="10"/>
       <c r="B47" s="7" t="s">
         <v>362</v>
       </c>
       <c r="C47" s="28" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D47" s="28" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="65.45" customHeight="1">
       <c r="A48" s="10"/>
       <c r="B48" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="28" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D48" s="33" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="49" spans="2:4" ht="63.75">
       <c r="B49" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="28" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="50" spans="2:4" ht="60" customHeight="1">
       <c r="B50" s="25" t="s">
         <v>363</v>
       </c>
       <c r="C50" s="28" t="s">
         <v>286</v>
       </c>
       <c r="D50" s="36" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
     </row>
     <row r="51" spans="2:4" ht="43.9" customHeight="1">
-      <c r="B51" s="96" t="s">
+      <c r="B51" s="64" t="s">
         <v>287</v>
       </c>
-      <c r="C51" s="97"/>
-      <c r="D51" s="98"/>
+      <c r="C51" s="65"/>
+      <c r="D51" s="66"/>
     </row>
     <row r="52" spans="2:4" ht="39.6" customHeight="1">
       <c r="B52" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="67" t="s">
         <v>369</v>
       </c>
       <c r="D52" s="68"/>
     </row>
     <row r="53" spans="2:4">
       <c r="B53" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C53" s="57" t="s">
+      <c r="C53" s="74" t="s">
         <v>288</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="54" spans="2:4">
       <c r="B54" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C54" s="58"/>
+      <c r="C54" s="75"/>
       <c r="D54" s="8" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="55" spans="2:4">
       <c r="B55" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C55" s="59"/>
+      <c r="C55" s="76"/>
       <c r="D55" s="8" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="56" spans="2:4" ht="17.45" customHeight="1">
       <c r="B56" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="C56" s="57" t="s">
+      <c r="C56" s="74" t="s">
         <v>289</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="57" spans="2:4" ht="21.6" customHeight="1">
       <c r="B57" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="C57" s="58"/>
+      <c r="C57" s="75"/>
       <c r="D57" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="58" spans="2:4" ht="19.899999999999999" customHeight="1">
       <c r="B58" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C58" s="58"/>
+      <c r="C58" s="75"/>
       <c r="D58" s="23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="59" spans="2:4" ht="25.5" customHeight="1">
       <c r="B59" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="C59" s="58"/>
+      <c r="C59" s="75"/>
       <c r="D59" s="23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="60" spans="2:4">
       <c r="B60" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C60" s="59"/>
+      <c r="C60" s="76"/>
       <c r="D60" s="23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="61" spans="2:4">
       <c r="B61" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="C61" s="57" t="s">
+      <c r="C61" s="74" t="s">
         <v>290</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="62" spans="2:4">
       <c r="B62" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="C62" s="59"/>
+      <c r="C62" s="76"/>
       <c r="D62" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="63" spans="2:4" ht="25.5">
       <c r="B63" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C63" s="57" t="s">
+      <c r="C63" s="74" t="s">
         <v>217</v>
       </c>
       <c r="D63" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="64" spans="2:4" ht="25.5">
       <c r="B64" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C64" s="58"/>
+      <c r="C64" s="75"/>
       <c r="D64" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="65" spans="2:6" ht="27.6" customHeight="1">
       <c r="B65" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="C65" s="59"/>
+      <c r="C65" s="76"/>
       <c r="D65" s="19" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E65" s="44"/>
       <c r="F65" s="45"/>
     </row>
     <row r="66" spans="2:6" ht="30" customHeight="1">
       <c r="B66" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>218</v>
       </c>
       <c r="D66" s="7"/>
     </row>
     <row r="67" spans="2:6" ht="28.9" customHeight="1">
       <c r="B67" s="39" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="67" t="s">
         <v>352</v>
       </c>
       <c r="D67" s="68"/>
     </row>
     <row r="68" spans="2:6">
       <c r="B68" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="C68" s="57" t="s">
+      <c r="C68" s="74" t="s">
         <v>291</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="69" spans="2:6">
       <c r="B69" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="C69" s="58"/>
+      <c r="C69" s="75"/>
       <c r="D69" s="7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="70" spans="2:6">
       <c r="B70" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="C70" s="59"/>
+      <c r="C70" s="76"/>
       <c r="D70" s="7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="71" spans="2:6" ht="25.5">
       <c r="B71" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>292</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="2:6">
       <c r="B72" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C72" s="57" t="s">
+      <c r="C72" s="74" t="s">
         <v>293</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="2:6">
       <c r="B73" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C73" s="59"/>
+      <c r="C73" s="76"/>
       <c r="D73" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="2:6">
       <c r="B74" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="42" t="s">
         <v>219</v>
       </c>
       <c r="D74" s="8"/>
     </row>
     <row r="75" spans="2:6">
       <c r="B75" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="C75" s="55" t="s">
+      <c r="C75" s="104" t="s">
         <v>294</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="76" spans="2:6" ht="25.15" customHeight="1">
       <c r="B76" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="C76" s="56"/>
+      <c r="C76" s="78"/>
       <c r="D76" s="8" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="77" spans="2:6" ht="19.899999999999999" customHeight="1">
       <c r="B77" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C77" s="67" t="s">
         <v>295</v>
       </c>
       <c r="D77" s="68"/>
     </row>
     <row r="78" spans="2:6">
       <c r="B78" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="C78" s="57" t="s">
+      <c r="C78" s="74" t="s">
         <v>296</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="79" spans="2:6">
       <c r="B79" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="C79" s="58"/>
+      <c r="C79" s="75"/>
       <c r="D79" s="8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="80" spans="2:6">
       <c r="B80" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="C80" s="59"/>
+      <c r="C80" s="76"/>
       <c r="D80" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="22.15" customHeight="1">
       <c r="B81" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="C81" s="57" t="s">
+      <c r="C81" s="74" t="s">
         <v>220</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="21.6" customHeight="1">
       <c r="B82" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="C82" s="58"/>
+      <c r="C82" s="75"/>
       <c r="D82" s="19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="28.15" customHeight="1">
       <c r="B83" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="C83" s="58"/>
+      <c r="C83" s="75"/>
       <c r="D83" s="19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="37.15" customHeight="1">
       <c r="B84" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="C84" s="58"/>
+      <c r="C84" s="75"/>
       <c r="D84" s="19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="28.15" customHeight="1">
       <c r="B85" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C85" s="59"/>
+      <c r="C85" s="76"/>
       <c r="D85" s="19" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="31.15" customHeight="1">
       <c r="B86" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C86" s="23" t="s">
         <v>221</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="29.45" customHeight="1">
       <c r="B87" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>222</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="27" customHeight="1">
       <c r="B88" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="C88" s="86" t="s">
+      <c r="C88" s="77" t="s">
         <v>223</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="B89" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C89" s="56"/>
+      <c r="C89" s="78"/>
       <c r="D89" s="8" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="28.15" customHeight="1">
       <c r="B90" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="22.9" customHeight="1">
       <c r="B91" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C91" s="67" t="s">
         <v>297</v>
       </c>
       <c r="D91" s="68"/>
     </row>
     <row r="92" spans="1:4">
       <c r="B92" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="C92" s="87" t="s">
+      <c r="C92" s="50" t="s">
         <v>366</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="10"/>
       <c r="B93" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="C93" s="88"/>
+      <c r="C93" s="52"/>
       <c r="D93" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="10"/>
       <c r="B94" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="C94" s="87" t="s">
+      <c r="C94" s="50" t="s">
         <v>298</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:4" ht="25.5">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
       <c r="A95" s="10"/>
       <c r="B95" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="C95" s="88"/>
+      <c r="C95" s="52"/>
       <c r="D95" s="23" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="31.9" customHeight="1">
       <c r="A96" s="10"/>
       <c r="B96" s="35" t="s">
         <v>335</v>
       </c>
-      <c r="C96" s="89" t="s">
+      <c r="C96" s="81" t="s">
         <v>336</v>
       </c>
-      <c r="D96" s="90"/>
+      <c r="D96" s="82"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="10"/>
       <c r="B97" s="35" t="s">
         <v>353</v>
       </c>
-      <c r="C97" s="71" t="s">
+      <c r="C97" s="83" t="s">
         <v>299</v>
       </c>
-      <c r="D97" s="72"/>
+      <c r="D97" s="84"/>
     </row>
     <row r="98" spans="1:9" ht="55.15" customHeight="1">
       <c r="B98" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C98" s="40" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D98" s="41" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="25.5">
       <c r="B99" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C99" s="28" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D99" s="28" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="36" customHeight="1">
       <c r="B100" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C100" s="28" t="s">
         <v>357</v>
       </c>
       <c r="D100" s="28" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="27.6" customHeight="1">
       <c r="B101" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C101" s="28" t="s">
         <v>300</v>
       </c>
       <c r="D101" s="28" t="s">
         <v>239</v>
@@ -8657,54 +8629,54 @@
       <c r="B108" s="25" t="s">
         <v>121</v>
       </c>
       <c r="C108" s="28" t="s">
         <v>306</v>
       </c>
       <c r="D108" s="28" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="19.149999999999999" customHeight="1">
       <c r="B109" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C109" s="28" t="s">
         <v>307</v>
       </c>
       <c r="D109" s="28" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="24" customHeight="1">
       <c r="B110" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C110" s="71" t="s">
+      <c r="C110" s="83" t="s">
         <v>308</v>
       </c>
-      <c r="D110" s="72"/>
+      <c r="D110" s="84"/>
     </row>
     <row r="111" spans="1:9" ht="25.15" customHeight="1">
       <c r="B111" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C111" s="28" t="s">
         <v>224</v>
       </c>
       <c r="D111" s="28" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="24" customHeight="1">
       <c r="A112" s="10"/>
       <c r="B112" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C112" s="28" t="s">
         <v>240</v>
       </c>
       <c r="D112" s="29" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="113" spans="2:4">
@@ -8778,557 +8750,557 @@
         <v>131</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D119" s="28" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="120" spans="2:4" ht="24" customHeight="1">
       <c r="B120" s="28" t="s">
         <v>132</v>
       </c>
       <c r="C120" s="28" t="s">
         <v>232</v>
       </c>
       <c r="D120" s="28" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="121" spans="2:4" ht="38.25">
       <c r="B121" s="28" t="s">
         <v>133</v>
       </c>
       <c r="C121" s="28" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="D121" s="28" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="122" spans="2:4">
       <c r="B122" s="28" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="28" t="s">
         <v>233</v>
       </c>
       <c r="D122" s="28" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="123" spans="2:4" ht="26.45" customHeight="1">
       <c r="B123" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="C123" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D123" s="70"/>
+      <c r="C123" s="79" t="s">
+        <v>388</v>
+      </c>
+      <c r="D123" s="80"/>
     </row>
     <row r="124" spans="2:4" ht="14.45" customHeight="1">
       <c r="B124" s="28" t="s">
         <v>135</v>
       </c>
       <c r="C124" s="28" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D124" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="125" spans="2:4" ht="34.9" customHeight="1">
       <c r="B125" s="28" t="s">
         <v>136</v>
       </c>
       <c r="C125" s="28" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D125" s="28" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="126" spans="2:4" ht="16.899999999999999" customHeight="1">
       <c r="B126" s="28" t="s">
         <v>137</v>
       </c>
       <c r="C126" s="28" t="s">
         <v>234</v>
       </c>
       <c r="D126" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="127" spans="2:4">
       <c r="B127" s="28" t="s">
         <v>138</v>
       </c>
       <c r="C127" s="28" t="s">
         <v>235</v>
       </c>
       <c r="D127" s="28" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="128" spans="2:4" ht="26.45" customHeight="1">
       <c r="B128" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="C128" s="69" t="s">
+      <c r="C128" s="79" t="s">
         <v>144</v>
       </c>
-      <c r="D128" s="70"/>
+      <c r="D128" s="80"/>
     </row>
     <row r="129" spans="2:4">
       <c r="B129" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="C129" s="64" t="s">
+      <c r="C129" s="71" t="s">
         <v>309</v>
       </c>
       <c r="D129" s="28" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="130" spans="2:4">
       <c r="B130" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="C130" s="66"/>
+      <c r="C130" s="73"/>
       <c r="D130" s="28" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="131" spans="2:4" ht="13.15" customHeight="1">
       <c r="B131" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="C131" s="64" t="s">
+      <c r="C131" s="71" t="s">
         <v>310</v>
       </c>
       <c r="D131" s="28" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="132" spans="2:4">
       <c r="B132" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="C132" s="66"/>
+      <c r="C132" s="73"/>
       <c r="D132" s="28" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="133" spans="2:4" ht="14.25" customHeight="1">
       <c r="B133" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="C133" s="64" t="s">
+      <c r="C133" s="71" t="s">
         <v>311</v>
       </c>
       <c r="D133" s="28" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="134" spans="2:4">
       <c r="B134" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="C134" s="66"/>
+      <c r="C134" s="73"/>
       <c r="D134" s="28" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="135" spans="2:4" ht="14.25" customHeight="1">
       <c r="B135" s="25" t="s">
         <v>365</v>
       </c>
-      <c r="C135" s="78" t="s">
+      <c r="C135" s="90" t="s">
         <v>312</v>
       </c>
       <c r="D135" s="28" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="136" spans="2:4">
       <c r="B136" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="C136" s="79"/>
+      <c r="C136" s="91"/>
       <c r="D136" s="28" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="137" spans="2:4" ht="14.25" customHeight="1">
       <c r="B137" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="C137" s="78" t="s">
+      <c r="C137" s="90" t="s">
         <v>313</v>
       </c>
       <c r="D137" s="28" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="138" spans="2:4">
       <c r="B138" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="C138" s="80"/>
+      <c r="C138" s="92"/>
       <c r="D138" s="1" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="139" spans="2:4">
       <c r="B139" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="C139" s="79"/>
+      <c r="C139" s="91"/>
       <c r="D139" s="28" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="140" spans="2:4" ht="30" customHeight="1">
       <c r="B140" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C140" s="53" t="s">
-        <v>405</v>
+      <c r="C140" s="93" t="s">
+        <v>404</v>
       </c>
       <c r="D140" s="28" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="141" spans="2:4">
       <c r="B141" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C141" s="63"/>
+      <c r="C141" s="94"/>
       <c r="D141" s="28" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="142" spans="2:4">
       <c r="B142" s="38" t="s">
         <v>159</v>
       </c>
-      <c r="C142" s="71" t="s">
+      <c r="C142" s="83" t="s">
         <v>160</v>
       </c>
-      <c r="D142" s="72"/>
+      <c r="D142" s="84"/>
     </row>
     <row r="143" spans="2:4" ht="22.9" customHeight="1">
       <c r="B143" s="13" t="s">
         <v>154</v>
       </c>
-      <c r="C143" s="60" t="s">
+      <c r="C143" s="53" t="s">
         <v>314</v>
       </c>
       <c r="D143" s="23" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="144" spans="2:4">
       <c r="B144" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="C144" s="61"/>
+      <c r="C144" s="54"/>
       <c r="D144" s="19" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="B145" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="C145" s="62"/>
+      <c r="C145" s="55"/>
       <c r="D145" s="23" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="46.15" customHeight="1">
       <c r="B146" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="C146" s="53" t="s">
+      <c r="C146" s="93" t="s">
         <v>315</v>
       </c>
       <c r="D146" s="28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="10"/>
       <c r="B147" s="25" t="s">
         <v>158</v>
       </c>
-      <c r="C147" s="54"/>
+      <c r="C147" s="103"/>
       <c r="D147" s="25" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="14.25" customHeight="1">
       <c r="B148" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="C148" s="63"/>
+      <c r="C148" s="94"/>
       <c r="D148" s="28" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="18.600000000000001" customHeight="1">
       <c r="B149" s="25" t="s">
         <v>162</v>
       </c>
-      <c r="C149" s="64" t="s">
+      <c r="C149" s="71" t="s">
         <v>316</v>
       </c>
       <c r="D149" s="25" t="s">
         <v>337</v>
       </c>
       <c r="E149" s="17"/>
     </row>
     <row r="150" spans="1:5" ht="13.15" customHeight="1">
       <c r="B150" s="25" t="s">
         <v>163</v>
       </c>
-      <c r="C150" s="65"/>
+      <c r="C150" s="72"/>
       <c r="D150" s="25" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="14.25" customHeight="1">
       <c r="B151" s="25" t="s">
         <v>164</v>
       </c>
-      <c r="C151" s="65"/>
+      <c r="C151" s="72"/>
       <c r="D151" s="25" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="B152" s="25" t="s">
         <v>165</v>
       </c>
-      <c r="C152" s="66"/>
+      <c r="C152" s="73"/>
       <c r="D152" s="25" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="153" spans="1:5">
-      <c r="B153" s="75" t="s">
+      <c r="B153" s="87" t="s">
         <v>317</v>
       </c>
-      <c r="C153" s="76"/>
-      <c r="D153" s="77"/>
+      <c r="C153" s="88"/>
+      <c r="D153" s="89"/>
     </row>
     <row r="154" spans="1:5" ht="16.899999999999999" customHeight="1">
       <c r="B154" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="C154" s="60" t="s">
+      <c r="C154" s="53" t="s">
         <v>318</v>
       </c>
       <c r="D154" s="22" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="B155" s="25" t="s">
         <v>167</v>
       </c>
-      <c r="C155" s="61"/>
+      <c r="C155" s="54"/>
       <c r="D155" s="22" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="16.899999999999999" customHeight="1">
       <c r="B156" s="25" t="s">
         <v>168</v>
       </c>
-      <c r="C156" s="61"/>
+      <c r="C156" s="54"/>
       <c r="D156" s="37" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="15.6" customHeight="1">
       <c r="B157" s="25" t="s">
         <v>169</v>
       </c>
-      <c r="C157" s="62"/>
+      <c r="C157" s="55"/>
       <c r="D157" s="22" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="13.9" customHeight="1">
       <c r="B158" s="25" t="s">
         <v>170</v>
       </c>
-      <c r="C158" s="64" t="s">
-        <v>400</v>
+      <c r="C158" s="71" t="s">
+        <v>399</v>
       </c>
       <c r="D158" s="21" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="B159" s="25" t="s">
         <v>171</v>
       </c>
-      <c r="C159" s="65"/>
+      <c r="C159" s="72"/>
       <c r="D159" s="22" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="B160" s="25" t="s">
         <v>172</v>
       </c>
-      <c r="C160" s="65"/>
+      <c r="C160" s="72"/>
       <c r="D160" s="37" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="14.25" customHeight="1">
       <c r="A161" s="10"/>
       <c r="B161" s="25" t="s">
         <v>173</v>
       </c>
-      <c r="C161" s="66"/>
+      <c r="C161" s="73"/>
       <c r="D161" s="22" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="10"/>
-      <c r="B162" s="75" t="s">
+      <c r="B162" s="87" t="s">
         <v>182</v>
       </c>
-      <c r="C162" s="76"/>
-      <c r="D162" s="77"/>
+      <c r="C162" s="88"/>
+      <c r="D162" s="89"/>
     </row>
     <row r="163" spans="1:4" ht="27.6" customHeight="1">
       <c r="A163" s="10"/>
       <c r="B163" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C163" s="71" t="s">
+      <c r="C163" s="83" t="s">
         <v>348</v>
       </c>
-      <c r="D163" s="72"/>
+      <c r="D163" s="84"/>
     </row>
     <row r="164" spans="1:4" ht="30" customHeight="1">
       <c r="A164" s="10"/>
       <c r="B164" s="25" t="s">
         <v>174</v>
       </c>
       <c r="C164" s="28" t="s">
         <v>319</v>
       </c>
       <c r="D164" s="33" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="30" customHeight="1">
       <c r="B165" s="25" t="s">
         <v>175</v>
       </c>
       <c r="C165" s="24" t="s">
         <v>320</v>
       </c>
       <c r="D165" s="33" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="48.6" customHeight="1">
       <c r="B166" s="25" t="s">
         <v>176</v>
       </c>
       <c r="C166" s="29" t="s">
         <v>321</v>
       </c>
       <c r="D166" s="33" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="26.45" customHeight="1">
       <c r="B167" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C167" s="71" t="s">
+      <c r="C167" s="83" t="s">
         <v>349</v>
       </c>
-      <c r="D167" s="72"/>
+      <c r="D167" s="84"/>
     </row>
     <row r="168" spans="1:4" ht="24" customHeight="1">
       <c r="A168" s="10"/>
       <c r="B168" s="25" t="s">
         <v>177</v>
       </c>
-      <c r="C168" s="50" t="s">
+      <c r="C168" s="100" t="s">
         <v>322</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="10"/>
       <c r="B169" s="25" t="s">
         <v>178</v>
       </c>
-      <c r="C169" s="51"/>
+      <c r="C169" s="101"/>
       <c r="D169" s="24" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="B170" s="25" t="s">
         <v>179</v>
       </c>
-      <c r="C170" s="51"/>
+      <c r="C170" s="101"/>
       <c r="D170" s="24" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="B171" s="25" t="s">
         <v>180</v>
       </c>
-      <c r="C171" s="52"/>
+      <c r="C171" s="102"/>
       <c r="D171" s="24" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="43.9" customHeight="1">
       <c r="A172" s="10"/>
-      <c r="B172" s="81" t="s">
+      <c r="B172" s="95" t="s">
         <v>323</v>
       </c>
-      <c r="C172" s="82"/>
-      <c r="D172" s="83"/>
+      <c r="C172" s="96"/>
+      <c r="D172" s="97"/>
     </row>
     <row r="173" spans="1:4" ht="95.45" customHeight="1">
       <c r="A173" s="10"/>
       <c r="B173" s="25" t="s">
         <v>181</v>
       </c>
       <c r="C173" s="29" t="s">
         <v>324</v>
       </c>
       <c r="D173" s="29" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="42.6" customHeight="1">
       <c r="B174" s="25">
         <v>148</v>
       </c>
       <c r="C174" s="29" t="s">
         <v>325</v>
       </c>
       <c r="D174" s="14" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="43.9" customHeight="1">
@@ -9359,1439 +9331,1439 @@
       </c>
       <c r="C177" s="28" t="s">
         <v>236</v>
       </c>
       <c r="D177" s="15" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="51">
       <c r="A178" s="10"/>
       <c r="B178" s="25" t="s">
         <v>184</v>
       </c>
       <c r="C178" s="29" t="s">
         <v>237</v>
       </c>
       <c r="D178" s="15" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="102">
       <c r="B179" s="25" t="s">
         <v>185</v>
       </c>
       <c r="C179" s="29" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D179" s="34" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="44.45" customHeight="1">
       <c r="B180" s="31" t="s">
         <v>351</v>
       </c>
-      <c r="C180" s="73" t="s">
-[...2 lines deleted...]
-      <c r="D180" s="74"/>
+      <c r="C180" s="85" t="s">
+        <v>400</v>
+      </c>
+      <c r="D180" s="86"/>
     </row>
     <row r="181" spans="1:4" ht="27" customHeight="1">
       <c r="B181" s="25" t="s">
         <v>328</v>
       </c>
-      <c r="C181" s="93"/>
-      <c r="D181" s="95"/>
+      <c r="C181" s="59"/>
+      <c r="D181" s="60"/>
     </row>
     <row r="182" spans="1:4" ht="44.45" customHeight="1">
       <c r="B182" s="23" t="s">
         <v>186</v>
       </c>
       <c r="C182" s="23" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D182" s="23" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="27" customHeight="1">
       <c r="A183" s="10"/>
       <c r="B183" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C183" s="19" t="s">
         <v>329</v>
       </c>
       <c r="D183" s="23" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="38.450000000000003" customHeight="1">
       <c r="A184" s="10"/>
       <c r="B184" s="13" t="s">
         <v>188</v>
       </c>
       <c r="C184" s="19" t="s">
         <v>330</v>
       </c>
       <c r="D184" s="8" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="21.6" customHeight="1">
       <c r="B185" s="23" t="s">
         <v>189</v>
       </c>
-      <c r="C185" s="102" t="s">
+      <c r="C185" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="D185" s="8" t="s">
-        <v>62</v>
+      <c r="D185" s="105" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="18.600000000000001" customHeight="1">
       <c r="B186" s="23" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="C186" s="103"/>
+        <v>375</v>
+      </c>
+      <c r="C186" s="57"/>
       <c r="D186" s="8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="17.45" customHeight="1">
       <c r="B187" s="23" t="s">
         <v>190</v>
       </c>
-      <c r="C187" s="104"/>
+      <c r="C187" s="58"/>
       <c r="D187" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="B188" s="23">
         <v>160</v>
       </c>
-      <c r="C188" s="60" t="s">
+      <c r="C188" s="53" t="s">
         <v>332</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="18" customHeight="1">
       <c r="A189" s="10"/>
       <c r="B189" s="23" t="s">
         <v>191</v>
       </c>
-      <c r="C189" s="61"/>
+      <c r="C189" s="54"/>
       <c r="D189" s="8" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="18" customHeight="1">
       <c r="A190" s="10"/>
       <c r="B190" s="23" t="s">
         <v>192</v>
       </c>
-      <c r="C190" s="61"/>
+      <c r="C190" s="54"/>
       <c r="D190" s="8" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="30.6" customHeight="1">
       <c r="B191" s="23" t="s">
         <v>193</v>
       </c>
-      <c r="C191" s="61"/>
+      <c r="C191" s="54"/>
       <c r="D191" s="23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="18" customHeight="1">
       <c r="B192" s="23" t="s">
         <v>194</v>
       </c>
-      <c r="C192" s="62"/>
+      <c r="C192" s="55"/>
       <c r="D192" s="23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="193" spans="2:7" ht="16.899999999999999" customHeight="1">
       <c r="B193" s="23" t="s">
         <v>195</v>
       </c>
-      <c r="C193" s="102" t="s">
+      <c r="C193" s="56" t="s">
         <v>333</v>
       </c>
       <c r="D193" s="8" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="2:7" ht="16.149999999999999" customHeight="1">
       <c r="B194" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="C194" s="104"/>
+      <c r="C194" s="58"/>
       <c r="D194" s="7" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
     </row>
     <row r="195" spans="2:7" ht="27" customHeight="1">
       <c r="B195" s="13" t="s">
         <v>197</v>
       </c>
-      <c r="C195" s="87" t="s">
+      <c r="C195" s="50" t="s">
         <v>238</v>
       </c>
       <c r="D195" s="19" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="E195" s="44"/>
       <c r="F195" s="45"/>
     </row>
     <row r="196" spans="2:7" ht="26.45" customHeight="1">
       <c r="B196" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="C196" s="101"/>
+      <c r="C196" s="51"/>
       <c r="D196" s="19" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="E196" s="44"/>
       <c r="F196" s="45"/>
       <c r="G196" s="45"/>
     </row>
     <row r="197" spans="2:7" ht="27" customHeight="1">
       <c r="B197" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="C197" s="88"/>
+      <c r="C197" s="52"/>
       <c r="D197" s="19" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E197" s="44"/>
       <c r="F197" s="45"/>
     </row>
     <row r="198" spans="2:7" ht="31.15" customHeight="1">
       <c r="B198" s="13" t="s">
         <v>200</v>
       </c>
       <c r="C198" s="27" t="s">
         <v>334</v>
       </c>
       <c r="D198" s="8"/>
     </row>
     <row r="199" spans="2:7" ht="409.6" customHeight="1">
-      <c r="B199" s="99"/>
-[...1 lines deleted...]
-      <c r="D199" s="99"/>
+      <c r="B199" s="48"/>
+      <c r="C199" s="48"/>
+      <c r="D199" s="48"/>
     </row>
     <row r="200" spans="2:7">
-      <c r="B200" s="100"/>
-[...1 lines deleted...]
-      <c r="D200" s="100"/>
+      <c r="B200" s="49"/>
+      <c r="C200" s="49"/>
+      <c r="D200" s="49"/>
     </row>
     <row r="201" spans="2:7">
-      <c r="B201" s="100"/>
-[...1 lines deleted...]
-      <c r="D201" s="100"/>
+      <c r="B201" s="49"/>
+      <c r="C201" s="49"/>
+      <c r="D201" s="49"/>
     </row>
     <row r="202" spans="2:7">
-      <c r="B202" s="100"/>
-[...1 lines deleted...]
-      <c r="D202" s="100"/>
+      <c r="B202" s="49"/>
+      <c r="C202" s="49"/>
+      <c r="D202" s="49"/>
     </row>
     <row r="203" spans="2:7">
-      <c r="B203" s="100"/>
-[...1 lines deleted...]
-      <c r="D203" s="100"/>
+      <c r="B203" s="49"/>
+      <c r="C203" s="49"/>
+      <c r="D203" s="49"/>
     </row>
     <row r="204" spans="2:7">
-      <c r="B204" s="100"/>
-[...1 lines deleted...]
-      <c r="D204" s="100"/>
+      <c r="B204" s="49"/>
+      <c r="C204" s="49"/>
+      <c r="D204" s="49"/>
     </row>
     <row r="205" spans="2:7">
-      <c r="B205" s="100"/>
-[...1 lines deleted...]
-      <c r="D205" s="100"/>
+      <c r="B205" s="49"/>
+      <c r="C205" s="49"/>
+      <c r="D205" s="49"/>
     </row>
     <row r="206" spans="2:7">
-      <c r="B206" s="100"/>
-[...1 lines deleted...]
-      <c r="D206" s="100"/>
+      <c r="B206" s="49"/>
+      <c r="C206" s="49"/>
+      <c r="D206" s="49"/>
     </row>
     <row r="207" spans="2:7">
-      <c r="B207" s="100"/>
-[...1 lines deleted...]
-      <c r="D207" s="100"/>
+      <c r="B207" s="49"/>
+      <c r="C207" s="49"/>
+      <c r="D207" s="49"/>
     </row>
     <row r="208" spans="2:7">
-      <c r="B208" s="100"/>
-[...1 lines deleted...]
-      <c r="D208" s="100"/>
+      <c r="B208" s="49"/>
+      <c r="C208" s="49"/>
+      <c r="D208" s="49"/>
     </row>
     <row r="209" spans="2:4">
-      <c r="B209" s="100"/>
-[...1 lines deleted...]
-      <c r="D209" s="100"/>
+      <c r="B209" s="49"/>
+      <c r="C209" s="49"/>
+      <c r="D209" s="49"/>
     </row>
     <row r="210" spans="2:4">
-      <c r="B210" s="100"/>
-[...1 lines deleted...]
-      <c r="D210" s="100"/>
+      <c r="B210" s="49"/>
+      <c r="C210" s="49"/>
+      <c r="D210" s="49"/>
     </row>
     <row r="211" spans="2:4">
-      <c r="B211" s="100"/>
-[...1 lines deleted...]
-      <c r="D211" s="100"/>
+      <c r="B211" s="49"/>
+      <c r="C211" s="49"/>
+      <c r="D211" s="49"/>
     </row>
     <row r="212" spans="2:4">
-      <c r="B212" s="100"/>
-[...1 lines deleted...]
-      <c r="D212" s="100"/>
+      <c r="B212" s="49"/>
+      <c r="C212" s="49"/>
+      <c r="D212" s="49"/>
     </row>
     <row r="213" spans="2:4">
-      <c r="B213" s="100"/>
-[...1 lines deleted...]
-      <c r="D213" s="100"/>
+      <c r="B213" s="49"/>
+      <c r="C213" s="49"/>
+      <c r="D213" s="49"/>
     </row>
     <row r="214" spans="2:4">
-      <c r="B214" s="100"/>
-[...1 lines deleted...]
-      <c r="D214" s="100"/>
+      <c r="B214" s="49"/>
+      <c r="C214" s="49"/>
+      <c r="D214" s="49"/>
     </row>
     <row r="215" spans="2:4">
-      <c r="B215" s="100"/>
-[...1 lines deleted...]
-      <c r="D215" s="100"/>
+      <c r="B215" s="49"/>
+      <c r="C215" s="49"/>
+      <c r="D215" s="49"/>
     </row>
     <row r="216" spans="2:4">
-      <c r="B216" s="100"/>
-[...1 lines deleted...]
-      <c r="D216" s="100"/>
+      <c r="B216" s="49"/>
+      <c r="C216" s="49"/>
+      <c r="D216" s="49"/>
     </row>
     <row r="217" spans="2:4">
-      <c r="B217" s="100"/>
-[...1 lines deleted...]
-      <c r="D217" s="100"/>
+      <c r="B217" s="49"/>
+      <c r="C217" s="49"/>
+      <c r="D217" s="49"/>
     </row>
     <row r="218" spans="2:4">
-      <c r="B218" s="100"/>
-[...1 lines deleted...]
-      <c r="D218" s="100"/>
+      <c r="B218" s="49"/>
+      <c r="C218" s="49"/>
+      <c r="D218" s="49"/>
     </row>
     <row r="219" spans="2:4">
-      <c r="B219" s="100"/>
-[...1 lines deleted...]
-      <c r="D219" s="100"/>
+      <c r="B219" s="49"/>
+      <c r="C219" s="49"/>
+      <c r="D219" s="49"/>
     </row>
     <row r="220" spans="2:4">
-      <c r="B220" s="100"/>
-[...1 lines deleted...]
-      <c r="D220" s="100"/>
+      <c r="B220" s="49"/>
+      <c r="C220" s="49"/>
+      <c r="D220" s="49"/>
     </row>
     <row r="221" spans="2:4">
-      <c r="B221" s="100"/>
-[...1 lines deleted...]
-      <c r="D221" s="100"/>
+      <c r="B221" s="49"/>
+      <c r="C221" s="49"/>
+      <c r="D221" s="49"/>
     </row>
     <row r="222" spans="2:4">
-      <c r="B222" s="100"/>
-[...1 lines deleted...]
-      <c r="D222" s="100"/>
+      <c r="B222" s="49"/>
+      <c r="C222" s="49"/>
+      <c r="D222" s="49"/>
     </row>
     <row r="223" spans="2:4">
-      <c r="B223" s="100"/>
-[...1 lines deleted...]
-      <c r="D223" s="100"/>
+      <c r="B223" s="49"/>
+      <c r="C223" s="49"/>
+      <c r="D223" s="49"/>
     </row>
     <row r="224" spans="2:4">
-      <c r="B224" s="100"/>
-[...1 lines deleted...]
-      <c r="D224" s="100"/>
+      <c r="B224" s="49"/>
+      <c r="C224" s="49"/>
+      <c r="D224" s="49"/>
     </row>
     <row r="225" spans="2:4">
-      <c r="B225" s="100"/>
-[...1 lines deleted...]
-      <c r="D225" s="100"/>
+      <c r="B225" s="49"/>
+      <c r="C225" s="49"/>
+      <c r="D225" s="49"/>
     </row>
     <row r="226" spans="2:4">
-      <c r="B226" s="100"/>
-[...1 lines deleted...]
-      <c r="D226" s="100"/>
+      <c r="B226" s="49"/>
+      <c r="C226" s="49"/>
+      <c r="D226" s="49"/>
     </row>
     <row r="227" spans="2:4">
-      <c r="B227" s="100"/>
-[...1 lines deleted...]
-      <c r="D227" s="100"/>
+      <c r="B227" s="49"/>
+      <c r="C227" s="49"/>
+      <c r="D227" s="49"/>
     </row>
     <row r="228" spans="2:4">
-      <c r="B228" s="100"/>
-[...1 lines deleted...]
-      <c r="D228" s="100"/>
+      <c r="B228" s="49"/>
+      <c r="C228" s="49"/>
+      <c r="D228" s="49"/>
     </row>
     <row r="229" spans="2:4">
-      <c r="B229" s="100"/>
-[...1 lines deleted...]
-      <c r="D229" s="100"/>
+      <c r="B229" s="49"/>
+      <c r="C229" s="49"/>
+      <c r="D229" s="49"/>
     </row>
     <row r="230" spans="2:4">
-      <c r="B230" s="100"/>
-[...1 lines deleted...]
-      <c r="D230" s="100"/>
+      <c r="B230" s="49"/>
+      <c r="C230" s="49"/>
+      <c r="D230" s="49"/>
     </row>
     <row r="231" spans="2:4">
-      <c r="B231" s="100"/>
-[...1 lines deleted...]
-      <c r="D231" s="100"/>
+      <c r="B231" s="49"/>
+      <c r="C231" s="49"/>
+      <c r="D231" s="49"/>
     </row>
     <row r="232" spans="2:4">
-      <c r="B232" s="100"/>
-[...1 lines deleted...]
-      <c r="D232" s="100"/>
+      <c r="B232" s="49"/>
+      <c r="C232" s="49"/>
+      <c r="D232" s="49"/>
     </row>
     <row r="233" spans="2:4">
-      <c r="B233" s="100"/>
-[...1 lines deleted...]
-      <c r="D233" s="100"/>
+      <c r="B233" s="49"/>
+      <c r="C233" s="49"/>
+      <c r="D233" s="49"/>
     </row>
     <row r="234" spans="2:4">
-      <c r="B234" s="100"/>
-[...1 lines deleted...]
-      <c r="D234" s="100"/>
+      <c r="B234" s="49"/>
+      <c r="C234" s="49"/>
+      <c r="D234" s="49"/>
     </row>
     <row r="235" spans="2:4">
-      <c r="B235" s="100"/>
-[...1 lines deleted...]
-      <c r="D235" s="100"/>
+      <c r="B235" s="49"/>
+      <c r="C235" s="49"/>
+      <c r="D235" s="49"/>
     </row>
     <row r="236" spans="2:4">
-      <c r="B236" s="100"/>
-[...1 lines deleted...]
-      <c r="D236" s="100"/>
+      <c r="B236" s="49"/>
+      <c r="C236" s="49"/>
+      <c r="D236" s="49"/>
     </row>
     <row r="237" spans="2:4">
-      <c r="B237" s="100"/>
-[...1 lines deleted...]
-      <c r="D237" s="100"/>
+      <c r="B237" s="49"/>
+      <c r="C237" s="49"/>
+      <c r="D237" s="49"/>
     </row>
     <row r="238" spans="2:4">
-      <c r="B238" s="100"/>
-[...1 lines deleted...]
-      <c r="D238" s="100"/>
+      <c r="B238" s="49"/>
+      <c r="C238" s="49"/>
+      <c r="D238" s="49"/>
     </row>
     <row r="239" spans="2:4">
-      <c r="B239" s="100"/>
-[...1 lines deleted...]
-      <c r="D239" s="100"/>
+      <c r="B239" s="49"/>
+      <c r="C239" s="49"/>
+      <c r="D239" s="49"/>
     </row>
     <row r="240" spans="2:4">
-      <c r="B240" s="100"/>
-[...1 lines deleted...]
-      <c r="D240" s="100"/>
+      <c r="B240" s="49"/>
+      <c r="C240" s="49"/>
+      <c r="D240" s="49"/>
     </row>
     <row r="241" spans="2:4">
-      <c r="B241" s="100"/>
-[...1 lines deleted...]
-      <c r="D241" s="100"/>
+      <c r="B241" s="49"/>
+      <c r="C241" s="49"/>
+      <c r="D241" s="49"/>
     </row>
     <row r="242" spans="2:4">
-      <c r="B242" s="100"/>
-[...1 lines deleted...]
-      <c r="D242" s="100"/>
+      <c r="B242" s="49"/>
+      <c r="C242" s="49"/>
+      <c r="D242" s="49"/>
     </row>
     <row r="243" spans="2:4">
-      <c r="B243" s="100"/>
-[...1 lines deleted...]
-      <c r="D243" s="100"/>
+      <c r="B243" s="49"/>
+      <c r="C243" s="49"/>
+      <c r="D243" s="49"/>
     </row>
     <row r="244" spans="2:4">
-      <c r="B244" s="100"/>
-[...1 lines deleted...]
-      <c r="D244" s="100"/>
+      <c r="B244" s="49"/>
+      <c r="C244" s="49"/>
+      <c r="D244" s="49"/>
     </row>
     <row r="245" spans="2:4">
-      <c r="B245" s="100"/>
-[...1 lines deleted...]
-      <c r="D245" s="100"/>
+      <c r="B245" s="49"/>
+      <c r="C245" s="49"/>
+      <c r="D245" s="49"/>
     </row>
     <row r="246" spans="2:4">
-      <c r="B246" s="100"/>
-[...1 lines deleted...]
-      <c r="D246" s="100"/>
+      <c r="B246" s="49"/>
+      <c r="C246" s="49"/>
+      <c r="D246" s="49"/>
     </row>
     <row r="247" spans="2:4">
-      <c r="B247" s="100"/>
-[...1 lines deleted...]
-      <c r="D247" s="100"/>
+      <c r="B247" s="49"/>
+      <c r="C247" s="49"/>
+      <c r="D247" s="49"/>
     </row>
     <row r="248" spans="2:4">
-      <c r="B248" s="100"/>
-[...1 lines deleted...]
-      <c r="D248" s="100"/>
+      <c r="B248" s="49"/>
+      <c r="C248" s="49"/>
+      <c r="D248" s="49"/>
     </row>
     <row r="249" spans="2:4">
-      <c r="B249" s="100"/>
-[...1 lines deleted...]
-      <c r="D249" s="100"/>
+      <c r="B249" s="49"/>
+      <c r="C249" s="49"/>
+      <c r="D249" s="49"/>
     </row>
     <row r="250" spans="2:4">
-      <c r="B250" s="100"/>
-[...1 lines deleted...]
-      <c r="D250" s="100"/>
+      <c r="B250" s="49"/>
+      <c r="C250" s="49"/>
+      <c r="D250" s="49"/>
     </row>
     <row r="251" spans="2:4">
-      <c r="B251" s="100"/>
-[...1 lines deleted...]
-      <c r="D251" s="100"/>
+      <c r="B251" s="49"/>
+      <c r="C251" s="49"/>
+      <c r="D251" s="49"/>
     </row>
     <row r="252" spans="2:4">
-      <c r="B252" s="100"/>
-[...1 lines deleted...]
-      <c r="D252" s="100"/>
+      <c r="B252" s="49"/>
+      <c r="C252" s="49"/>
+      <c r="D252" s="49"/>
     </row>
     <row r="253" spans="2:4">
-      <c r="B253" s="100"/>
-[...1 lines deleted...]
-      <c r="D253" s="100"/>
+      <c r="B253" s="49"/>
+      <c r="C253" s="49"/>
+      <c r="D253" s="49"/>
     </row>
     <row r="254" spans="2:4">
-      <c r="B254" s="100"/>
-[...1 lines deleted...]
-      <c r="D254" s="100"/>
+      <c r="B254" s="49"/>
+      <c r="C254" s="49"/>
+      <c r="D254" s="49"/>
     </row>
     <row r="255" spans="2:4">
-      <c r="B255" s="100"/>
-[...1 lines deleted...]
-      <c r="D255" s="100"/>
+      <c r="B255" s="49"/>
+      <c r="C255" s="49"/>
+      <c r="D255" s="49"/>
     </row>
     <row r="256" spans="2:4">
-      <c r="B256" s="100"/>
-[...1 lines deleted...]
-      <c r="D256" s="100"/>
+      <c r="B256" s="49"/>
+      <c r="C256" s="49"/>
+      <c r="D256" s="49"/>
     </row>
     <row r="257" spans="2:4">
-      <c r="B257" s="100"/>
-[...1 lines deleted...]
-      <c r="D257" s="100"/>
+      <c r="B257" s="49"/>
+      <c r="C257" s="49"/>
+      <c r="D257" s="49"/>
     </row>
     <row r="258" spans="2:4">
-      <c r="B258" s="100"/>
-[...1 lines deleted...]
-      <c r="D258" s="100"/>
+      <c r="B258" s="49"/>
+      <c r="C258" s="49"/>
+      <c r="D258" s="49"/>
     </row>
     <row r="259" spans="2:4">
-      <c r="B259" s="100"/>
-[...1 lines deleted...]
-      <c r="D259" s="100"/>
+      <c r="B259" s="49"/>
+      <c r="C259" s="49"/>
+      <c r="D259" s="49"/>
     </row>
     <row r="260" spans="2:4">
-      <c r="B260" s="100"/>
-[...1 lines deleted...]
-      <c r="D260" s="100"/>
+      <c r="B260" s="49"/>
+      <c r="C260" s="49"/>
+      <c r="D260" s="49"/>
     </row>
     <row r="261" spans="2:4">
-      <c r="B261" s="100"/>
-[...1 lines deleted...]
-      <c r="D261" s="100"/>
+      <c r="B261" s="49"/>
+      <c r="C261" s="49"/>
+      <c r="D261" s="49"/>
     </row>
     <row r="262" spans="2:4">
-      <c r="B262" s="100"/>
-[...1 lines deleted...]
-      <c r="D262" s="100"/>
+      <c r="B262" s="49"/>
+      <c r="C262" s="49"/>
+      <c r="D262" s="49"/>
     </row>
     <row r="263" spans="2:4">
-      <c r="B263" s="100"/>
-[...1 lines deleted...]
-      <c r="D263" s="100"/>
+      <c r="B263" s="49"/>
+      <c r="C263" s="49"/>
+      <c r="D263" s="49"/>
     </row>
     <row r="264" spans="2:4">
-      <c r="B264" s="100"/>
-[...1 lines deleted...]
-      <c r="D264" s="100"/>
+      <c r="B264" s="49"/>
+      <c r="C264" s="49"/>
+      <c r="D264" s="49"/>
     </row>
     <row r="265" spans="2:4">
-      <c r="B265" s="100"/>
-[...1 lines deleted...]
-      <c r="D265" s="100"/>
+      <c r="B265" s="49"/>
+      <c r="C265" s="49"/>
+      <c r="D265" s="49"/>
     </row>
     <row r="266" spans="2:4">
-      <c r="B266" s="100"/>
-[...1 lines deleted...]
-      <c r="D266" s="100"/>
+      <c r="B266" s="49"/>
+      <c r="C266" s="49"/>
+      <c r="D266" s="49"/>
     </row>
     <row r="267" spans="2:4">
-      <c r="B267" s="100"/>
-[...1 lines deleted...]
-      <c r="D267" s="100"/>
+      <c r="B267" s="49"/>
+      <c r="C267" s="49"/>
+      <c r="D267" s="49"/>
     </row>
     <row r="268" spans="2:4">
-      <c r="B268" s="100"/>
-[...1 lines deleted...]
-      <c r="D268" s="100"/>
+      <c r="B268" s="49"/>
+      <c r="C268" s="49"/>
+      <c r="D268" s="49"/>
     </row>
     <row r="269" spans="2:4">
-      <c r="B269" s="100"/>
-[...1 lines deleted...]
-      <c r="D269" s="100"/>
+      <c r="B269" s="49"/>
+      <c r="C269" s="49"/>
+      <c r="D269" s="49"/>
     </row>
     <row r="270" spans="2:4">
-      <c r="B270" s="100"/>
-[...1 lines deleted...]
-      <c r="D270" s="100"/>
+      <c r="B270" s="49"/>
+      <c r="C270" s="49"/>
+      <c r="D270" s="49"/>
     </row>
     <row r="271" spans="2:4">
-      <c r="B271" s="100"/>
-[...1 lines deleted...]
-      <c r="D271" s="100"/>
+      <c r="B271" s="49"/>
+      <c r="C271" s="49"/>
+      <c r="D271" s="49"/>
     </row>
     <row r="272" spans="2:4">
-      <c r="B272" s="100"/>
-[...1 lines deleted...]
-      <c r="D272" s="100"/>
+      <c r="B272" s="49"/>
+      <c r="C272" s="49"/>
+      <c r="D272" s="49"/>
     </row>
     <row r="273" spans="2:4">
-      <c r="B273" s="100"/>
-[...1 lines deleted...]
-      <c r="D273" s="100"/>
+      <c r="B273" s="49"/>
+      <c r="C273" s="49"/>
+      <c r="D273" s="49"/>
     </row>
     <row r="274" spans="2:4">
-      <c r="B274" s="100"/>
-[...1 lines deleted...]
-      <c r="D274" s="100"/>
+      <c r="B274" s="49"/>
+      <c r="C274" s="49"/>
+      <c r="D274" s="49"/>
     </row>
     <row r="275" spans="2:4">
-      <c r="B275" s="100"/>
-[...1 lines deleted...]
-      <c r="D275" s="100"/>
+      <c r="B275" s="49"/>
+      <c r="C275" s="49"/>
+      <c r="D275" s="49"/>
     </row>
     <row r="276" spans="2:4">
-      <c r="B276" s="100"/>
-[...1 lines deleted...]
-      <c r="D276" s="100"/>
+      <c r="B276" s="49"/>
+      <c r="C276" s="49"/>
+      <c r="D276" s="49"/>
     </row>
     <row r="277" spans="2:4">
-      <c r="B277" s="100"/>
-[...1 lines deleted...]
-      <c r="D277" s="100"/>
+      <c r="B277" s="49"/>
+      <c r="C277" s="49"/>
+      <c r="D277" s="49"/>
     </row>
     <row r="278" spans="2:4">
-      <c r="B278" s="100"/>
-[...1 lines deleted...]
-      <c r="D278" s="100"/>
+      <c r="B278" s="49"/>
+      <c r="C278" s="49"/>
+      <c r="D278" s="49"/>
     </row>
     <row r="279" spans="2:4">
-      <c r="B279" s="100"/>
-[...1 lines deleted...]
-      <c r="D279" s="100"/>
+      <c r="B279" s="49"/>
+      <c r="C279" s="49"/>
+      <c r="D279" s="49"/>
     </row>
     <row r="280" spans="2:4">
-      <c r="B280" s="100"/>
-[...1 lines deleted...]
-      <c r="D280" s="100"/>
+      <c r="B280" s="49"/>
+      <c r="C280" s="49"/>
+      <c r="D280" s="49"/>
     </row>
     <row r="281" spans="2:4">
-      <c r="B281" s="100"/>
-[...1 lines deleted...]
-      <c r="D281" s="100"/>
+      <c r="B281" s="49"/>
+      <c r="C281" s="49"/>
+      <c r="D281" s="49"/>
     </row>
     <row r="282" spans="2:4">
-      <c r="B282" s="100"/>
-[...1 lines deleted...]
-      <c r="D282" s="100"/>
+      <c r="B282" s="49"/>
+      <c r="C282" s="49"/>
+      <c r="D282" s="49"/>
     </row>
     <row r="283" spans="2:4">
-      <c r="B283" s="100"/>
-[...1 lines deleted...]
-      <c r="D283" s="100"/>
+      <c r="B283" s="49"/>
+      <c r="C283" s="49"/>
+      <c r="D283" s="49"/>
     </row>
     <row r="284" spans="2:4">
-      <c r="B284" s="100"/>
-[...1 lines deleted...]
-      <c r="D284" s="100"/>
+      <c r="B284" s="49"/>
+      <c r="C284" s="49"/>
+      <c r="D284" s="49"/>
     </row>
     <row r="285" spans="2:4">
-      <c r="B285" s="100"/>
-[...1 lines deleted...]
-      <c r="D285" s="100"/>
+      <c r="B285" s="49"/>
+      <c r="C285" s="49"/>
+      <c r="D285" s="49"/>
     </row>
     <row r="286" spans="2:4">
-      <c r="B286" s="100"/>
-[...1 lines deleted...]
-      <c r="D286" s="100"/>
+      <c r="B286" s="49"/>
+      <c r="C286" s="49"/>
+      <c r="D286" s="49"/>
     </row>
     <row r="287" spans="2:4">
-      <c r="B287" s="100"/>
-[...1 lines deleted...]
-      <c r="D287" s="100"/>
+      <c r="B287" s="49"/>
+      <c r="C287" s="49"/>
+      <c r="D287" s="49"/>
     </row>
     <row r="288" spans="2:4">
-      <c r="B288" s="100"/>
-[...1 lines deleted...]
-      <c r="D288" s="100"/>
+      <c r="B288" s="49"/>
+      <c r="C288" s="49"/>
+      <c r="D288" s="49"/>
     </row>
     <row r="289" spans="2:4">
-      <c r="B289" s="100"/>
-[...1 lines deleted...]
-      <c r="D289" s="100"/>
+      <c r="B289" s="49"/>
+      <c r="C289" s="49"/>
+      <c r="D289" s="49"/>
     </row>
     <row r="290" spans="2:4">
-      <c r="B290" s="100"/>
-[...1 lines deleted...]
-      <c r="D290" s="100"/>
+      <c r="B290" s="49"/>
+      <c r="C290" s="49"/>
+      <c r="D290" s="49"/>
     </row>
     <row r="291" spans="2:4">
-      <c r="B291" s="100"/>
-[...1 lines deleted...]
-      <c r="D291" s="100"/>
+      <c r="B291" s="49"/>
+      <c r="C291" s="49"/>
+      <c r="D291" s="49"/>
     </row>
     <row r="292" spans="2:4">
-      <c r="B292" s="100"/>
-[...1 lines deleted...]
-      <c r="D292" s="100"/>
+      <c r="B292" s="49"/>
+      <c r="C292" s="49"/>
+      <c r="D292" s="49"/>
     </row>
     <row r="293" spans="2:4">
-      <c r="B293" s="100"/>
-[...1 lines deleted...]
-      <c r="D293" s="100"/>
+      <c r="B293" s="49"/>
+      <c r="C293" s="49"/>
+      <c r="D293" s="49"/>
     </row>
     <row r="294" spans="2:4">
-      <c r="B294" s="100"/>
-[...1 lines deleted...]
-      <c r="D294" s="100"/>
+      <c r="B294" s="49"/>
+      <c r="C294" s="49"/>
+      <c r="D294" s="49"/>
     </row>
     <row r="295" spans="2:4">
-      <c r="B295" s="100"/>
-[...1 lines deleted...]
-      <c r="D295" s="100"/>
+      <c r="B295" s="49"/>
+      <c r="C295" s="49"/>
+      <c r="D295" s="49"/>
     </row>
     <row r="296" spans="2:4">
-      <c r="B296" s="100"/>
-[...1 lines deleted...]
-      <c r="D296" s="100"/>
+      <c r="B296" s="49"/>
+      <c r="C296" s="49"/>
+      <c r="D296" s="49"/>
     </row>
     <row r="297" spans="2:4">
-      <c r="B297" s="100"/>
-[...1 lines deleted...]
-      <c r="D297" s="100"/>
+      <c r="B297" s="49"/>
+      <c r="C297" s="49"/>
+      <c r="D297" s="49"/>
     </row>
     <row r="298" spans="2:4">
-      <c r="B298" s="100"/>
-[...1 lines deleted...]
-      <c r="D298" s="100"/>
+      <c r="B298" s="49"/>
+      <c r="C298" s="49"/>
+      <c r="D298" s="49"/>
     </row>
     <row r="299" spans="2:4">
-      <c r="B299" s="100"/>
-[...1 lines deleted...]
-      <c r="D299" s="100"/>
+      <c r="B299" s="49"/>
+      <c r="C299" s="49"/>
+      <c r="D299" s="49"/>
     </row>
     <row r="300" spans="2:4">
-      <c r="B300" s="100"/>
-[...1 lines deleted...]
-      <c r="D300" s="100"/>
+      <c r="B300" s="49"/>
+      <c r="C300" s="49"/>
+      <c r="D300" s="49"/>
     </row>
     <row r="301" spans="2:4">
-      <c r="B301" s="100"/>
-[...1 lines deleted...]
-      <c r="D301" s="100"/>
+      <c r="B301" s="49"/>
+      <c r="C301" s="49"/>
+      <c r="D301" s="49"/>
     </row>
     <row r="302" spans="2:4">
-      <c r="B302" s="100"/>
-[...1 lines deleted...]
-      <c r="D302" s="100"/>
+      <c r="B302" s="49"/>
+      <c r="C302" s="49"/>
+      <c r="D302" s="49"/>
     </row>
     <row r="303" spans="2:4">
-      <c r="B303" s="100"/>
-[...1 lines deleted...]
-      <c r="D303" s="100"/>
+      <c r="B303" s="49"/>
+      <c r="C303" s="49"/>
+      <c r="D303" s="49"/>
     </row>
     <row r="304" spans="2:4">
-      <c r="B304" s="100"/>
-[...1 lines deleted...]
-      <c r="D304" s="100"/>
+      <c r="B304" s="49"/>
+      <c r="C304" s="49"/>
+      <c r="D304" s="49"/>
     </row>
     <row r="305" spans="2:4">
-      <c r="B305" s="100"/>
-[...1 lines deleted...]
-      <c r="D305" s="100"/>
+      <c r="B305" s="49"/>
+      <c r="C305" s="49"/>
+      <c r="D305" s="49"/>
     </row>
     <row r="306" spans="2:4">
-      <c r="B306" s="100"/>
-[...1 lines deleted...]
-      <c r="D306" s="100"/>
+      <c r="B306" s="49"/>
+      <c r="C306" s="49"/>
+      <c r="D306" s="49"/>
     </row>
     <row r="307" spans="2:4">
-      <c r="B307" s="100"/>
-[...1 lines deleted...]
-      <c r="D307" s="100"/>
+      <c r="B307" s="49"/>
+      <c r="C307" s="49"/>
+      <c r="D307" s="49"/>
     </row>
     <row r="308" spans="2:4">
-      <c r="B308" s="100"/>
-[...1 lines deleted...]
-      <c r="D308" s="100"/>
+      <c r="B308" s="49"/>
+      <c r="C308" s="49"/>
+      <c r="D308" s="49"/>
     </row>
     <row r="309" spans="2:4">
-      <c r="B309" s="100"/>
-[...1 lines deleted...]
-      <c r="D309" s="100"/>
+      <c r="B309" s="49"/>
+      <c r="C309" s="49"/>
+      <c r="D309" s="49"/>
     </row>
     <row r="310" spans="2:4">
-      <c r="B310" s="100"/>
-[...1 lines deleted...]
-      <c r="D310" s="100"/>
+      <c r="B310" s="49"/>
+      <c r="C310" s="49"/>
+      <c r="D310" s="49"/>
     </row>
     <row r="311" spans="2:4">
-      <c r="B311" s="100"/>
-[...1 lines deleted...]
-      <c r="D311" s="100"/>
+      <c r="B311" s="49"/>
+      <c r="C311" s="49"/>
+      <c r="D311" s="49"/>
     </row>
     <row r="312" spans="2:4">
-      <c r="B312" s="100"/>
-[...1 lines deleted...]
-      <c r="D312" s="100"/>
+      <c r="B312" s="49"/>
+      <c r="C312" s="49"/>
+      <c r="D312" s="49"/>
     </row>
     <row r="313" spans="2:4">
-      <c r="B313" s="100"/>
-[...1 lines deleted...]
-      <c r="D313" s="100"/>
+      <c r="B313" s="49"/>
+      <c r="C313" s="49"/>
+      <c r="D313" s="49"/>
     </row>
     <row r="314" spans="2:4">
-      <c r="B314" s="100"/>
-[...1 lines deleted...]
-      <c r="D314" s="100"/>
+      <c r="B314" s="49"/>
+      <c r="C314" s="49"/>
+      <c r="D314" s="49"/>
     </row>
     <row r="315" spans="2:4">
-      <c r="B315" s="100"/>
-[...1 lines deleted...]
-      <c r="D315" s="100"/>
+      <c r="B315" s="49"/>
+      <c r="C315" s="49"/>
+      <c r="D315" s="49"/>
     </row>
     <row r="316" spans="2:4">
-      <c r="B316" s="100"/>
-[...1 lines deleted...]
-      <c r="D316" s="100"/>
+      <c r="B316" s="49"/>
+      <c r="C316" s="49"/>
+      <c r="D316" s="49"/>
     </row>
     <row r="317" spans="2:4">
-      <c r="B317" s="100"/>
-[...1 lines deleted...]
-      <c r="D317" s="100"/>
+      <c r="B317" s="49"/>
+      <c r="C317" s="49"/>
+      <c r="D317" s="49"/>
     </row>
     <row r="318" spans="2:4">
-      <c r="B318" s="100"/>
-[...1 lines deleted...]
-      <c r="D318" s="100"/>
+      <c r="B318" s="49"/>
+      <c r="C318" s="49"/>
+      <c r="D318" s="49"/>
     </row>
     <row r="319" spans="2:4">
-      <c r="B319" s="100"/>
-[...1 lines deleted...]
-      <c r="D319" s="100"/>
+      <c r="B319" s="49"/>
+      <c r="C319" s="49"/>
+      <c r="D319" s="49"/>
     </row>
     <row r="320" spans="2:4">
-      <c r="B320" s="100"/>
-[...1 lines deleted...]
-      <c r="D320" s="100"/>
+      <c r="B320" s="49"/>
+      <c r="C320" s="49"/>
+      <c r="D320" s="49"/>
     </row>
     <row r="321" spans="2:4">
-      <c r="B321" s="100"/>
-[...1 lines deleted...]
-      <c r="D321" s="100"/>
+      <c r="B321" s="49"/>
+      <c r="C321" s="49"/>
+      <c r="D321" s="49"/>
     </row>
     <row r="322" spans="2:4">
-      <c r="B322" s="100"/>
-[...1 lines deleted...]
-      <c r="D322" s="100"/>
+      <c r="B322" s="49"/>
+      <c r="C322" s="49"/>
+      <c r="D322" s="49"/>
     </row>
     <row r="323" spans="2:4">
-      <c r="B323" s="100"/>
-[...1 lines deleted...]
-      <c r="D323" s="100"/>
+      <c r="B323" s="49"/>
+      <c r="C323" s="49"/>
+      <c r="D323" s="49"/>
     </row>
     <row r="324" spans="2:4">
-      <c r="B324" s="100"/>
-[...1 lines deleted...]
-      <c r="D324" s="100"/>
+      <c r="B324" s="49"/>
+      <c r="C324" s="49"/>
+      <c r="D324" s="49"/>
     </row>
     <row r="325" spans="2:4">
-      <c r="B325" s="100"/>
-[...1 lines deleted...]
-      <c r="D325" s="100"/>
+      <c r="B325" s="49"/>
+      <c r="C325" s="49"/>
+      <c r="D325" s="49"/>
     </row>
     <row r="326" spans="2:4">
-      <c r="B326" s="100"/>
-[...1 lines deleted...]
-      <c r="D326" s="100"/>
+      <c r="B326" s="49"/>
+      <c r="C326" s="49"/>
+      <c r="D326" s="49"/>
     </row>
     <row r="327" spans="2:4">
-      <c r="B327" s="100"/>
-[...1 lines deleted...]
-      <c r="D327" s="100"/>
+      <c r="B327" s="49"/>
+      <c r="C327" s="49"/>
+      <c r="D327" s="49"/>
     </row>
     <row r="328" spans="2:4">
-      <c r="B328" s="100"/>
-[...1 lines deleted...]
-      <c r="D328" s="100"/>
+      <c r="B328" s="49"/>
+      <c r="C328" s="49"/>
+      <c r="D328" s="49"/>
     </row>
     <row r="329" spans="2:4">
-      <c r="B329" s="100"/>
-[...1 lines deleted...]
-      <c r="D329" s="100"/>
+      <c r="B329" s="49"/>
+      <c r="C329" s="49"/>
+      <c r="D329" s="49"/>
     </row>
     <row r="330" spans="2:4">
-      <c r="B330" s="100"/>
-[...1 lines deleted...]
-      <c r="D330" s="100"/>
+      <c r="B330" s="49"/>
+      <c r="C330" s="49"/>
+      <c r="D330" s="49"/>
     </row>
     <row r="331" spans="2:4">
-      <c r="B331" s="100"/>
-[...1 lines deleted...]
-      <c r="D331" s="100"/>
+      <c r="B331" s="49"/>
+      <c r="C331" s="49"/>
+      <c r="D331" s="49"/>
     </row>
     <row r="332" spans="2:4">
-      <c r="B332" s="100"/>
-[...1 lines deleted...]
-      <c r="D332" s="100"/>
+      <c r="B332" s="49"/>
+      <c r="C332" s="49"/>
+      <c r="D332" s="49"/>
     </row>
     <row r="333" spans="2:4">
-      <c r="B333" s="100"/>
-[...1 lines deleted...]
-      <c r="D333" s="100"/>
+      <c r="B333" s="49"/>
+      <c r="C333" s="49"/>
+      <c r="D333" s="49"/>
     </row>
     <row r="334" spans="2:4">
-      <c r="B334" s="100"/>
-[...1 lines deleted...]
-      <c r="D334" s="100"/>
+      <c r="B334" s="49"/>
+      <c r="C334" s="49"/>
+      <c r="D334" s="49"/>
     </row>
     <row r="335" spans="2:4">
-      <c r="B335" s="100"/>
-[...1 lines deleted...]
-      <c r="D335" s="100"/>
+      <c r="B335" s="49"/>
+      <c r="C335" s="49"/>
+      <c r="D335" s="49"/>
     </row>
     <row r="336" spans="2:4">
-      <c r="B336" s="100"/>
-[...1 lines deleted...]
-      <c r="D336" s="100"/>
+      <c r="B336" s="49"/>
+      <c r="C336" s="49"/>
+      <c r="D336" s="49"/>
     </row>
     <row r="337" spans="2:4">
-      <c r="B337" s="100"/>
-[...1 lines deleted...]
-      <c r="D337" s="100"/>
+      <c r="B337" s="49"/>
+      <c r="C337" s="49"/>
+      <c r="D337" s="49"/>
     </row>
     <row r="338" spans="2:4">
-      <c r="B338" s="100"/>
-[...1 lines deleted...]
-      <c r="D338" s="100"/>
+      <c r="B338" s="49"/>
+      <c r="C338" s="49"/>
+      <c r="D338" s="49"/>
     </row>
     <row r="339" spans="2:4">
-      <c r="B339" s="100"/>
-[...1 lines deleted...]
-      <c r="D339" s="100"/>
+      <c r="B339" s="49"/>
+      <c r="C339" s="49"/>
+      <c r="D339" s="49"/>
     </row>
     <row r="340" spans="2:4">
-      <c r="B340" s="100"/>
-[...1 lines deleted...]
-      <c r="D340" s="100"/>
+      <c r="B340" s="49"/>
+      <c r="C340" s="49"/>
+      <c r="D340" s="49"/>
     </row>
     <row r="341" spans="2:4">
-      <c r="B341" s="100"/>
-[...1 lines deleted...]
-      <c r="D341" s="100"/>
+      <c r="B341" s="49"/>
+      <c r="C341" s="49"/>
+      <c r="D341" s="49"/>
     </row>
     <row r="342" spans="2:4">
-      <c r="B342" s="100"/>
-[...1 lines deleted...]
-      <c r="D342" s="100"/>
+      <c r="B342" s="49"/>
+      <c r="C342" s="49"/>
+      <c r="D342" s="49"/>
     </row>
     <row r="343" spans="2:4">
-      <c r="B343" s="100"/>
-[...1 lines deleted...]
-      <c r="D343" s="100"/>
+      <c r="B343" s="49"/>
+      <c r="C343" s="49"/>
+      <c r="D343" s="49"/>
     </row>
     <row r="344" spans="2:4">
-      <c r="B344" s="100"/>
-[...1 lines deleted...]
-      <c r="D344" s="100"/>
+      <c r="B344" s="49"/>
+      <c r="C344" s="49"/>
+      <c r="D344" s="49"/>
     </row>
     <row r="345" spans="2:4">
-      <c r="B345" s="100"/>
-[...1 lines deleted...]
-      <c r="D345" s="100"/>
+      <c r="B345" s="49"/>
+      <c r="C345" s="49"/>
+      <c r="D345" s="49"/>
     </row>
     <row r="346" spans="2:4">
-      <c r="B346" s="100"/>
-[...1 lines deleted...]
-      <c r="D346" s="100"/>
+      <c r="B346" s="49"/>
+      <c r="C346" s="49"/>
+      <c r="D346" s="49"/>
     </row>
     <row r="347" spans="2:4">
-      <c r="B347" s="100"/>
-[...1 lines deleted...]
-      <c r="D347" s="100"/>
+      <c r="B347" s="49"/>
+      <c r="C347" s="49"/>
+      <c r="D347" s="49"/>
     </row>
     <row r="348" spans="2:4">
-      <c r="B348" s="100"/>
-[...1 lines deleted...]
-      <c r="D348" s="100"/>
+      <c r="B348" s="49"/>
+      <c r="C348" s="49"/>
+      <c r="D348" s="49"/>
     </row>
     <row r="349" spans="2:4">
-      <c r="B349" s="100"/>
-[...1 lines deleted...]
-      <c r="D349" s="100"/>
+      <c r="B349" s="49"/>
+      <c r="C349" s="49"/>
+      <c r="D349" s="49"/>
     </row>
     <row r="350" spans="2:4">
-      <c r="B350" s="100"/>
-[...1 lines deleted...]
-      <c r="D350" s="100"/>
+      <c r="B350" s="49"/>
+      <c r="C350" s="49"/>
+      <c r="D350" s="49"/>
     </row>
     <row r="351" spans="2:4">
-      <c r="B351" s="100"/>
-[...1 lines deleted...]
-      <c r="D351" s="100"/>
+      <c r="B351" s="49"/>
+      <c r="C351" s="49"/>
+      <c r="D351" s="49"/>
     </row>
     <row r="352" spans="2:4">
-      <c r="B352" s="100"/>
-[...1 lines deleted...]
-      <c r="D352" s="100"/>
+      <c r="B352" s="49"/>
+      <c r="C352" s="49"/>
+      <c r="D352" s="49"/>
     </row>
     <row r="353" spans="2:4">
-      <c r="B353" s="100"/>
-[...1 lines deleted...]
-      <c r="D353" s="100"/>
+      <c r="B353" s="49"/>
+      <c r="C353" s="49"/>
+      <c r="D353" s="49"/>
     </row>
     <row r="354" spans="2:4">
-      <c r="B354" s="100"/>
-[...1 lines deleted...]
-      <c r="D354" s="100"/>
+      <c r="B354" s="49"/>
+      <c r="C354" s="49"/>
+      <c r="D354" s="49"/>
     </row>
     <row r="355" spans="2:4">
-      <c r="B355" s="100"/>
-[...1 lines deleted...]
-      <c r="D355" s="100"/>
+      <c r="B355" s="49"/>
+      <c r="C355" s="49"/>
+      <c r="D355" s="49"/>
     </row>
     <row r="356" spans="2:4">
-      <c r="B356" s="100"/>
-[...1 lines deleted...]
-      <c r="D356" s="100"/>
+      <c r="B356" s="49"/>
+      <c r="C356" s="49"/>
+      <c r="D356" s="49"/>
     </row>
     <row r="357" spans="2:4">
-      <c r="B357" s="100"/>
-[...1 lines deleted...]
-      <c r="D357" s="100"/>
+      <c r="B357" s="49"/>
+      <c r="C357" s="49"/>
+      <c r="D357" s="49"/>
     </row>
     <row r="358" spans="2:4">
-      <c r="B358" s="100"/>
-[...1 lines deleted...]
-      <c r="D358" s="100"/>
+      <c r="B358" s="49"/>
+      <c r="C358" s="49"/>
+      <c r="D358" s="49"/>
     </row>
     <row r="359" spans="2:4">
-      <c r="B359" s="100"/>
-[...1 lines deleted...]
-      <c r="D359" s="100"/>
+      <c r="B359" s="49"/>
+      <c r="C359" s="49"/>
+      <c r="D359" s="49"/>
     </row>
     <row r="360" spans="2:4">
-      <c r="B360" s="100"/>
-[...1 lines deleted...]
-      <c r="D360" s="100"/>
+      <c r="B360" s="49"/>
+      <c r="C360" s="49"/>
+      <c r="D360" s="49"/>
     </row>
     <row r="361" spans="2:4">
-      <c r="B361" s="100"/>
-[...1 lines deleted...]
-      <c r="D361" s="100"/>
+      <c r="B361" s="49"/>
+      <c r="C361" s="49"/>
+      <c r="D361" s="49"/>
     </row>
     <row r="362" spans="2:4">
-      <c r="B362" s="100"/>
-[...1 lines deleted...]
-      <c r="D362" s="100"/>
+      <c r="B362" s="49"/>
+      <c r="C362" s="49"/>
+      <c r="D362" s="49"/>
     </row>
     <row r="363" spans="2:4">
-      <c r="B363" s="100"/>
-[...1 lines deleted...]
-      <c r="D363" s="100"/>
+      <c r="B363" s="49"/>
+      <c r="C363" s="49"/>
+      <c r="D363" s="49"/>
     </row>
     <row r="364" spans="2:4">
-      <c r="B364" s="100"/>
-[...1 lines deleted...]
-      <c r="D364" s="100"/>
+      <c r="B364" s="49"/>
+      <c r="C364" s="49"/>
+      <c r="D364" s="49"/>
     </row>
     <row r="365" spans="2:4">
-      <c r="B365" s="100"/>
-[...1 lines deleted...]
-      <c r="D365" s="100"/>
+      <c r="B365" s="49"/>
+      <c r="C365" s="49"/>
+      <c r="D365" s="49"/>
     </row>
     <row r="366" spans="2:4">
-      <c r="B366" s="100"/>
-[...1 lines deleted...]
-      <c r="D366" s="100"/>
+      <c r="B366" s="49"/>
+      <c r="C366" s="49"/>
+      <c r="D366" s="49"/>
     </row>
     <row r="367" spans="2:4">
-      <c r="B367" s="100"/>
-[...1 lines deleted...]
-      <c r="D367" s="100"/>
+      <c r="B367" s="49"/>
+      <c r="C367" s="49"/>
+      <c r="D367" s="49"/>
     </row>
     <row r="368" spans="2:4" ht="298.5" customHeight="1">
-      <c r="B368" s="100"/>
-[...1 lines deleted...]
-      <c r="D368" s="100"/>
+      <c r="B368" s="49"/>
+      <c r="C368" s="49"/>
+      <c r="D368" s="49"/>
     </row>
     <row r="369" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B369" s="100"/>
-[...1 lines deleted...]
-      <c r="D369" s="100"/>
+      <c r="B369" s="49"/>
+      <c r="C369" s="49"/>
+      <c r="D369" s="49"/>
     </row>
     <row r="370" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B370" s="100"/>
-[...1 lines deleted...]
-      <c r="D370" s="100"/>
+      <c r="B370" s="49"/>
+      <c r="C370" s="49"/>
+      <c r="D370" s="49"/>
     </row>
     <row r="371" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B371" s="100"/>
-[...1 lines deleted...]
-      <c r="D371" s="100"/>
+      <c r="B371" s="49"/>
+      <c r="C371" s="49"/>
+      <c r="D371" s="49"/>
     </row>
     <row r="372" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B372" s="100"/>
-[...1 lines deleted...]
-      <c r="D372" s="100"/>
+      <c r="B372" s="49"/>
+      <c r="C372" s="49"/>
+      <c r="D372" s="49"/>
     </row>
     <row r="373" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B373" s="100"/>
-[...1 lines deleted...]
-      <c r="D373" s="100"/>
+      <c r="B373" s="49"/>
+      <c r="C373" s="49"/>
+      <c r="D373" s="49"/>
     </row>
     <row r="374" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B374" s="100"/>
-[...1 lines deleted...]
-      <c r="D374" s="100"/>
+      <c r="B374" s="49"/>
+      <c r="C374" s="49"/>
+      <c r="D374" s="49"/>
     </row>
     <row r="375" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B375" s="100"/>
-[...1 lines deleted...]
-      <c r="D375" s="100"/>
+      <c r="B375" s="49"/>
+      <c r="C375" s="49"/>
+      <c r="D375" s="49"/>
     </row>
     <row r="376" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B376" s="100"/>
-[...1 lines deleted...]
-      <c r="D376" s="100"/>
+      <c r="B376" s="49"/>
+      <c r="C376" s="49"/>
+      <c r="D376" s="49"/>
     </row>
     <row r="377" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B377" s="100"/>
-[...1 lines deleted...]
-      <c r="D377" s="100"/>
+      <c r="B377" s="49"/>
+      <c r="C377" s="49"/>
+      <c r="D377" s="49"/>
     </row>
     <row r="378" spans="2:4" ht="9" hidden="1" customHeight="1">
-      <c r="B378" s="100"/>
-[...1 lines deleted...]
-      <c r="D378" s="100"/>
+      <c r="B378" s="49"/>
+      <c r="C378" s="49"/>
+      <c r="D378" s="49"/>
     </row>
     <row r="379" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B379" s="100"/>
-[...1 lines deleted...]
-      <c r="D379" s="100"/>
+      <c r="B379" s="49"/>
+      <c r="C379" s="49"/>
+      <c r="D379" s="49"/>
     </row>
     <row r="380" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B380" s="100"/>
-[...1 lines deleted...]
-      <c r="D380" s="100"/>
+      <c r="B380" s="49"/>
+      <c r="C380" s="49"/>
+      <c r="D380" s="49"/>
     </row>
     <row r="381" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B381" s="100"/>
-[...1 lines deleted...]
-      <c r="D381" s="100"/>
+      <c r="B381" s="49"/>
+      <c r="C381" s="49"/>
+      <c r="D381" s="49"/>
     </row>
     <row r="382" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B382" s="100"/>
-[...1 lines deleted...]
-      <c r="D382" s="100"/>
+      <c r="B382" s="49"/>
+      <c r="C382" s="49"/>
+      <c r="D382" s="49"/>
     </row>
     <row r="383" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B383" s="100"/>
-[...1 lines deleted...]
-      <c r="D383" s="100"/>
+      <c r="B383" s="49"/>
+      <c r="C383" s="49"/>
+      <c r="D383" s="49"/>
     </row>
     <row r="384" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B384" s="100"/>
-[...1 lines deleted...]
-      <c r="D384" s="100"/>
+      <c r="B384" s="49"/>
+      <c r="C384" s="49"/>
+      <c r="D384" s="49"/>
     </row>
     <row r="385" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B385" s="100"/>
-[...1 lines deleted...]
-      <c r="D385" s="100"/>
+      <c r="B385" s="49"/>
+      <c r="C385" s="49"/>
+      <c r="D385" s="49"/>
     </row>
     <row r="386" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B386" s="100"/>
-[...1 lines deleted...]
-      <c r="D386" s="100"/>
+      <c r="B386" s="49"/>
+      <c r="C386" s="49"/>
+      <c r="D386" s="49"/>
     </row>
     <row r="387" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B387" s="100"/>
-[...1 lines deleted...]
-      <c r="D387" s="100"/>
+      <c r="B387" s="49"/>
+      <c r="C387" s="49"/>
+      <c r="D387" s="49"/>
     </row>
     <row r="388" spans="2:4" ht="12.75" hidden="1" customHeight="1">
-      <c r="B388" s="100"/>
-[...1 lines deleted...]
-      <c r="D388" s="100"/>
+      <c r="B388" s="49"/>
+      <c r="C388" s="49"/>
+      <c r="D388" s="49"/>
     </row>
     <row r="389" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B389" s="100"/>
-[...1 lines deleted...]
-      <c r="D389" s="100"/>
+      <c r="B389" s="49"/>
+      <c r="C389" s="49"/>
+      <c r="D389" s="49"/>
     </row>
     <row r="390" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B390" s="100"/>
-[...1 lines deleted...]
-      <c r="D390" s="100"/>
+      <c r="B390" s="49"/>
+      <c r="C390" s="49"/>
+      <c r="D390" s="49"/>
     </row>
     <row r="391" spans="2:4" ht="48" customHeight="1">
-      <c r="B391" s="100"/>
-[...1 lines deleted...]
-      <c r="D391" s="100"/>
+      <c r="B391" s="49"/>
+      <c r="C391" s="49"/>
+      <c r="D391" s="49"/>
     </row>
     <row r="392" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B392" s="100"/>
-[...1 lines deleted...]
-      <c r="D392" s="100"/>
+      <c r="B392" s="49"/>
+      <c r="C392" s="49"/>
+      <c r="D392" s="49"/>
     </row>
     <row r="393" spans="2:4" ht="10.5" hidden="1" customHeight="1">
-      <c r="B393" s="100"/>
-[...1 lines deleted...]
-      <c r="D393" s="100"/>
+      <c r="B393" s="49"/>
+      <c r="C393" s="49"/>
+      <c r="D393" s="49"/>
     </row>
     <row r="394" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B394" s="100"/>
-[...1 lines deleted...]
-      <c r="D394" s="100"/>
+      <c r="B394" s="49"/>
+      <c r="C394" s="49"/>
+      <c r="D394" s="49"/>
     </row>
     <row r="395" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B395" s="100"/>
-[...1 lines deleted...]
-      <c r="D395" s="100"/>
+      <c r="B395" s="49"/>
+      <c r="C395" s="49"/>
+      <c r="D395" s="49"/>
     </row>
     <row r="396" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B396" s="100"/>
-[...1 lines deleted...]
-      <c r="D396" s="100"/>
+      <c r="B396" s="49"/>
+      <c r="C396" s="49"/>
+      <c r="D396" s="49"/>
     </row>
     <row r="397" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B397" s="100"/>
-[...1 lines deleted...]
-      <c r="D397" s="100"/>
+      <c r="B397" s="49"/>
+      <c r="C397" s="49"/>
+      <c r="D397" s="49"/>
     </row>
     <row r="398" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B398" s="100"/>
-[...1 lines deleted...]
-      <c r="D398" s="100"/>
+      <c r="B398" s="49"/>
+      <c r="C398" s="49"/>
+      <c r="D398" s="49"/>
     </row>
     <row r="399" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B399" s="100"/>
-[...1 lines deleted...]
-      <c r="D399" s="100"/>
+      <c r="B399" s="49"/>
+      <c r="C399" s="49"/>
+      <c r="D399" s="49"/>
     </row>
     <row r="400" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B400" s="100"/>
-[...1 lines deleted...]
-      <c r="D400" s="100"/>
+      <c r="B400" s="49"/>
+      <c r="C400" s="49"/>
+      <c r="D400" s="49"/>
     </row>
     <row r="401" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B401" s="100"/>
-[...1 lines deleted...]
-      <c r="D401" s="100"/>
+      <c r="B401" s="49"/>
+      <c r="C401" s="49"/>
+      <c r="D401" s="49"/>
     </row>
     <row r="402" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B402" s="100"/>
-[...1 lines deleted...]
-      <c r="D402" s="100"/>
+      <c r="B402" s="49"/>
+      <c r="C402" s="49"/>
+      <c r="D402" s="49"/>
     </row>
     <row r="403" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B403" s="100"/>
-[...1 lines deleted...]
-      <c r="D403" s="100"/>
+      <c r="B403" s="49"/>
+      <c r="C403" s="49"/>
+      <c r="D403" s="49"/>
     </row>
     <row r="404" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B404" s="100"/>
-[...1 lines deleted...]
-      <c r="D404" s="100"/>
+      <c r="B404" s="49"/>
+      <c r="C404" s="49"/>
+      <c r="D404" s="49"/>
     </row>
     <row r="405" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B405" s="100"/>
-[...1 lines deleted...]
-      <c r="D405" s="100"/>
+      <c r="B405" s="49"/>
+      <c r="C405" s="49"/>
+      <c r="D405" s="49"/>
     </row>
     <row r="406" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B406" s="100"/>
-[...1 lines deleted...]
-      <c r="D406" s="100"/>
+      <c r="B406" s="49"/>
+      <c r="C406" s="49"/>
+      <c r="D406" s="49"/>
     </row>
     <row r="407" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B407" s="100"/>
-[...1 lines deleted...]
-      <c r="D407" s="100"/>
+      <c r="B407" s="49"/>
+      <c r="C407" s="49"/>
+      <c r="D407" s="49"/>
     </row>
     <row r="408" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B408" s="100"/>
-[...1 lines deleted...]
-      <c r="D408" s="100"/>
+      <c r="B408" s="49"/>
+      <c r="C408" s="49"/>
+      <c r="D408" s="49"/>
     </row>
     <row r="409" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B409" s="100"/>
-[...1 lines deleted...]
-      <c r="D409" s="100"/>
+      <c r="B409" s="49"/>
+      <c r="C409" s="49"/>
+      <c r="D409" s="49"/>
     </row>
     <row r="410" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B410" s="100"/>
-[...1 lines deleted...]
-      <c r="D410" s="100"/>
+      <c r="B410" s="49"/>
+      <c r="C410" s="49"/>
+      <c r="D410" s="49"/>
     </row>
     <row r="411" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B411" s="100"/>
-[...1 lines deleted...]
-      <c r="D411" s="100"/>
+      <c r="B411" s="49"/>
+      <c r="C411" s="49"/>
+      <c r="D411" s="49"/>
     </row>
     <row r="412" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B412" s="100"/>
-[...1 lines deleted...]
-      <c r="D412" s="100"/>
+      <c r="B412" s="49"/>
+      <c r="C412" s="49"/>
+      <c r="D412" s="49"/>
     </row>
     <row r="413" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B413" s="100"/>
-[...1 lines deleted...]
-      <c r="D413" s="100"/>
+      <c r="B413" s="49"/>
+      <c r="C413" s="49"/>
+      <c r="D413" s="49"/>
     </row>
     <row r="414" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B414" s="100"/>
-[...1 lines deleted...]
-      <c r="D414" s="100"/>
+      <c r="B414" s="49"/>
+      <c r="C414" s="49"/>
+      <c r="D414" s="49"/>
     </row>
     <row r="415" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B415" s="100"/>
-[...1 lines deleted...]
-      <c r="D415" s="100"/>
+      <c r="B415" s="49"/>
+      <c r="C415" s="49"/>
+      <c r="D415" s="49"/>
     </row>
     <row r="416" spans="2:4" ht="10.5" hidden="1" customHeight="1">
-      <c r="B416" s="100"/>
-[...1 lines deleted...]
-      <c r="D416" s="100"/>
+      <c r="B416" s="49"/>
+      <c r="C416" s="49"/>
+      <c r="D416" s="49"/>
     </row>
     <row r="417" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B417" s="100"/>
-[...1 lines deleted...]
-      <c r="D417" s="100"/>
+      <c r="B417" s="49"/>
+      <c r="C417" s="49"/>
+      <c r="D417" s="49"/>
     </row>
     <row r="418" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B418" s="100"/>
-[...1 lines deleted...]
-      <c r="D418" s="100"/>
+      <c r="B418" s="49"/>
+      <c r="C418" s="49"/>
+      <c r="D418" s="49"/>
     </row>
     <row r="419" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B419" s="100"/>
-[...1 lines deleted...]
-      <c r="D419" s="100"/>
+      <c r="B419" s="49"/>
+      <c r="C419" s="49"/>
+      <c r="D419" s="49"/>
     </row>
     <row r="420" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B420" s="100"/>
-[...1 lines deleted...]
-      <c r="D420" s="100"/>
+      <c r="B420" s="49"/>
+      <c r="C420" s="49"/>
+      <c r="D420" s="49"/>
     </row>
     <row r="421" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B421" s="100"/>
-[...1 lines deleted...]
-      <c r="D421" s="100"/>
+      <c r="B421" s="49"/>
+      <c r="C421" s="49"/>
+      <c r="D421" s="49"/>
     </row>
     <row r="422" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B422" s="100"/>
-[...1 lines deleted...]
-      <c r="D422" s="100"/>
+      <c r="B422" s="49"/>
+      <c r="C422" s="49"/>
+      <c r="D422" s="49"/>
     </row>
     <row r="423" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B423" s="100"/>
-[...1 lines deleted...]
-      <c r="D423" s="100"/>
+      <c r="B423" s="49"/>
+      <c r="C423" s="49"/>
+      <c r="D423" s="49"/>
     </row>
     <row r="424" spans="2:4" ht="14.25" hidden="1" customHeight="1">
-      <c r="B424" s="100"/>
-[...1 lines deleted...]
-      <c r="D424" s="100"/>
+      <c r="B424" s="49"/>
+      <c r="C424" s="49"/>
+      <c r="D424" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="57">
-    <mergeCell ref="B199:D424"/>
-[...4 lines deleted...]
-    <mergeCell ref="C193:C194"/>
+    <mergeCell ref="B42:B45"/>
+    <mergeCell ref="C168:C171"/>
+    <mergeCell ref="C42:C45"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="C81:C85"/>
+    <mergeCell ref="C154:C157"/>
+    <mergeCell ref="C146:C148"/>
+    <mergeCell ref="C149:C152"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="C128:D128"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="C180:D180"/>
+    <mergeCell ref="B153:D153"/>
+    <mergeCell ref="C129:C130"/>
+    <mergeCell ref="C131:C132"/>
+    <mergeCell ref="C158:C161"/>
+    <mergeCell ref="C167:D167"/>
+    <mergeCell ref="C133:C134"/>
+    <mergeCell ref="C135:C136"/>
+    <mergeCell ref="C137:C139"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="C143:C145"/>
+    <mergeCell ref="B162:D162"/>
+    <mergeCell ref="C163:D163"/>
+    <mergeCell ref="B172:D172"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="C78:C80"/>
+    <mergeCell ref="C91:D91"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="C110:D110"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="C77:D77"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C26:C29"/>
     <mergeCell ref="C56:C60"/>
     <mergeCell ref="C53:C55"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="C63:C65"/>
     <mergeCell ref="C68:C70"/>
     <mergeCell ref="C72:C73"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C52:D52"/>
-    <mergeCell ref="C25:D25"/>
-[...33 lines deleted...]
-    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="B199:D424"/>
+    <mergeCell ref="C195:C197"/>
+    <mergeCell ref="C188:C192"/>
+    <mergeCell ref="C185:C187"/>
+    <mergeCell ref="C181:D181"/>
+    <mergeCell ref="C193:C194"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="198" max="4" man="1"/>
     <brk id="232" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">