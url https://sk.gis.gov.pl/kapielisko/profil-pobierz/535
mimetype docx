--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1156,288 +1156,320 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(zakończenia prac nad tym profilem)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="009B68BD">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:beforeAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10.12.2024 r.</w:t>
-[...113 lines deleted...]
-            <w:r>
+              <w:t>29.12.2025</w:t>
+            </w:r>
+            <w:r w:rsidR="00760D28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>18.12.2023 r.</w:t>
+              <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56C63">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Data następnej aktualizacji profilu wody</w:t>
+              <w:t>Data sporządzenia poprzedniego profilu wody</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>w kąpielisku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:t>1),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4291" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="009B68BD">
+            <w:pPr>
+              <w:pStyle w:val="western"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="102" w:beforeAutospacing="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.12.2024</w:t>
+            </w:r>
+            <w:r w:rsidR="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C56C63">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data następnej aktualizacji profilu wody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w kąpielisku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28" w:rsidP="009B68BD">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:beforeAutospacing="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Grudzień 2025 r.</w:t>
+              <w:t>Grudzień 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009B68BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56C63">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2740,57 +2772,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="__Fieldmark__157_2801992871"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="__Fieldmark__181_963779775"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ciek (w tym zbiornik zaporowy)</w:t>
             </w:r>
           </w:p>
@@ -2979,57 +3011,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="__Fieldmark__177_2801992871"/>
             <w:bookmarkEnd w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="__Fieldmark__195_963779775"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> wody przejściowe</w:t>
             </w:r>
           </w:p>
@@ -3106,57 +3138,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="__Fieldmark__186_2801992871"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="__Fieldmark__200_963779775"/>
             <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> wody przybrzeżne</w:t>
             </w:r>
           </w:p>
@@ -3706,109 +3738,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="__Fieldmark__225_2801992871"/>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="__Fieldmark__235_963779775"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="__Fieldmark__232_2801992871"/>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="__Fieldmark__238_963779775"/>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -3910,109 +3942,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="__Fieldmark__245_2801992871"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="__Fieldmark__249_963779775"/>
             <w:bookmarkEnd w:id="12"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="__Fieldmark__252_2801992871"/>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="__Fieldmark__252_963779775"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -4203,108 +4235,108 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="__Fieldmark__269_2801992871"/>
             <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="__Fieldmark__273_963779775"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prawy brzeg </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="__Fieldmark__276_2801992871"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="__Fieldmark__276_963779775"/>
             <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> lewy brzeg</w:t>
             </w:r>
           </w:p>
@@ -4560,52 +4592,50 @@
               <w:t>51°11'25,7”N, E 23°24'20,8”</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRPr="00D17C1F" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>51°11'22,5”N, E 23°24'19,8”</w:t>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRPr="00D17C1F" w:rsidRDefault="00760D28" w:rsidP="00D17C1F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>51°11'22,1”N, E 23°24'20,8”</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4908,99 +4938,171 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C56C63" w:rsidRPr="00760D28" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760D28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>klasyfikacja za l</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ata: 2020 - 2023 r.</w:t>
-[...6 lines deleted...]
-              <w:spacing w:before="102" w:beforeAutospacing="0" w:after="0"/>
+              <w:t>ata: 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009B68BD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00760D28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>wynik klasyfikacji: doskonała</w:t>
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00760D28">
+              <w:t xml:space="preserve"> - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ata: 2021 - 2024 r.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C56C63" w:rsidRPr="00760D28" w:rsidRDefault="00760D28">
+            <w:pPr>
+              <w:pStyle w:val="western"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="102" w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wynik klasyfikacji: doskonała</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00760D28" w:rsidRPr="00760D28" w:rsidRDefault="00760D28" w:rsidP="00760D28">
+            <w:pPr>
+              <w:pStyle w:val="western"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="102" w:beforeAutospacing="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>klasyfikacja za l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ata: 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009B68BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00760D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00760D28" w:rsidRPr="00760D28" w:rsidRDefault="00760D28" w:rsidP="00760D28">
             <w:pPr>
               <w:pStyle w:val="western"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:beforeAutospacing="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760D28">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wynik klasyfikacji: doskonała</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00760D28" w:rsidRPr="00760D28" w:rsidRDefault="00760D28" w:rsidP="00760D28">
@@ -5346,108 +5448,115 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">w której jest zlokalizowane kąpielisko </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>13), 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
-[...14 lines deleted...]
-              <w:t>rok wykonania klasyfikacji: 2019</w:t>
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="009E40C8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>rok wykonania klasyfikacji: 2025</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rok/lata przeprowadzenia badań</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>monitoringowych będących źródłem danych do</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>monitoringowych będących źród</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>łem danych do</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>klasyfikacji:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>2016-2019</w:t>
+              <w:t>2019-2024</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>stan ekologiczny /</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5557,108 +5666,115 @@
               </w:rPr>
               <w:br/>
               <w:t>zlokalizowane kąpielisko</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>13), 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
-[...14 lines deleted...]
-              <w:t>rok wykonania klasyfikacji: 2021</w:t>
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="009E40C8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>rok wykonania klasyfikacji: 2025</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rok/lata przeprowadzenia badań</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>monitoringowych będących źródłem danych do</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>monitoringowych będących źródłem d</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>anych do</w:t>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>klasyfikacji:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>2019-2021</w:t>
+              <w:t>2019-2024</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>stan chemiczny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5775,68 +5891,70 @@
               </w:rPr>
               <w:br/>
               <w:t>w polach 37 i 38</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>13), 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
+          <w:p w:rsidR="00C56C63" w:rsidRDefault="009E40C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Rok wykonania oceny: 2021</w:t>
-            </w:r>
+              <w:t>Rok wykonania oceny: 2025</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00760D28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="102" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>stan jednolitej części wód: zły stan wód</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C56C63" w:rsidRDefault="00C56C63">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="57"/>
@@ -6191,57 +6309,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="__Fieldmark__440_2801992871"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="21" w:name="__Fieldmark__449_963779775"/>
             <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 200 m</w:t>
             </w:r>
           </w:p>
@@ -6318,57 +6436,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="__Fieldmark__449_2801992871"/>
             <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="__Fieldmark__455_963779775"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 200–800 m</w:t>
             </w:r>
           </w:p>
@@ -6445,57 +6563,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="__Fieldmark__458_2801992871"/>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="25" w:name="__Fieldmark__462_963779775"/>
             <w:bookmarkEnd w:id="25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; 800 m</w:t>
             </w:r>
           </w:p>
@@ -6590,57 +6708,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="26" w:name="__Fieldmark__469_2801992871"/>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="27" w:name="__Fieldmark__469_963779775"/>
             <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 10 km</w:t>
             </w:r>
             <w:r>
@@ -6726,57 +6844,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="__Fieldmark__479_2801992871"/>
             <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="__Fieldmark__475_963779775"/>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 km</w:t>
             </w:r>
             <w:r>
@@ -6876,57 +6994,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="__Fieldmark__491_2801992871"/>
             <w:bookmarkEnd w:id="30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="__Fieldmark__485_963779775"/>
             <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 km</w:t>
             </w:r>
             <w:r>
@@ -7026,57 +7144,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="__Fieldmark__503_2801992871"/>
             <w:bookmarkEnd w:id="32"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="33" w:name="__Fieldmark__495_963779775"/>
             <w:bookmarkEnd w:id="33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1000 km</w:t>
             </w:r>
             <w:r>
@@ -7176,57 +7294,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="34" w:name="__Fieldmark__515_2801992871"/>
             <w:bookmarkEnd w:id="34"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="35" w:name="__Fieldmark__506_963779775"/>
             <w:bookmarkEnd w:id="35"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ≥ 10 000 km</w:t>
             </w:r>
             <w:r>
@@ -7936,57 +8054,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="36" w:name="__Fieldmark__550_2801992871"/>
             <w:bookmarkEnd w:id="36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="37" w:name="__Fieldmark__546_963779775"/>
             <w:bookmarkEnd w:id="37"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 200 m</w:t>
             </w:r>
           </w:p>
@@ -8063,57 +8181,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="38" w:name="__Fieldmark__559_2801992871"/>
             <w:bookmarkEnd w:id="38"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="39" w:name="__Fieldmark__551_963779775"/>
             <w:bookmarkEnd w:id="39"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 200–800 m</w:t>
             </w:r>
           </w:p>
@@ -8190,57 +8308,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="40" w:name="__Fieldmark__568_2801992871"/>
             <w:bookmarkEnd w:id="40"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="41" w:name="__Fieldmark__558_963779775"/>
             <w:bookmarkEnd w:id="41"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; 800 m</w:t>
             </w:r>
           </w:p>
@@ -8982,57 +9100,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="42" w:name="__Fieldmark__603_2801992871"/>
             <w:bookmarkEnd w:id="42"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="43" w:name="__Fieldmark__595_963779775"/>
             <w:bookmarkEnd w:id="43"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 200 m</w:t>
             </w:r>
           </w:p>
@@ -9109,57 +9227,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="44" w:name="__Fieldmark__612_2801992871"/>
             <w:bookmarkEnd w:id="44"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="__Fieldmark__600_963779775"/>
             <w:bookmarkEnd w:id="45"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 200–800 m</w:t>
             </w:r>
           </w:p>
@@ -9236,57 +9354,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="46" w:name="__Fieldmark__621_2801992871"/>
             <w:bookmarkEnd w:id="46"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="47" w:name="__Fieldmark__607_963779775"/>
             <w:bookmarkEnd w:id="47"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; 800 m</w:t>
             </w:r>
           </w:p>
@@ -9381,57 +9499,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="48" w:name="__Fieldmark__632_2801992871"/>
             <w:bookmarkEnd w:id="48"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="49" w:name="__Fieldmark__616_963779775"/>
             <w:bookmarkEnd w:id="49"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 10 km</w:t>
             </w:r>
             <w:r>
@@ -9517,57 +9635,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="50" w:name="__Fieldmark__642_2801992871"/>
             <w:bookmarkEnd w:id="50"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="51" w:name="__Fieldmark__623_963779775"/>
             <w:bookmarkEnd w:id="51"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10 km</w:t>
             </w:r>
             <w:r>
@@ -9667,57 +9785,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="52" w:name="__Fieldmark__654_2801992871"/>
             <w:bookmarkEnd w:id="52"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="53" w:name="__Fieldmark__633_963779775"/>
             <w:bookmarkEnd w:id="53"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 km</w:t>
             </w:r>
             <w:r>
@@ -9817,57 +9935,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="54" w:name="__Fieldmark__666_2801992871"/>
             <w:bookmarkEnd w:id="54"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="55" w:name="__Fieldmark__643_963779775"/>
             <w:bookmarkEnd w:id="55"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1000 km</w:t>
             </w:r>
             <w:r>
@@ -9967,57 +10085,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="56" w:name="__Fieldmark__678_2801992871"/>
             <w:bookmarkEnd w:id="56"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="57" w:name="__Fieldmark__653_963779775"/>
             <w:bookmarkEnd w:id="57"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ≥ 10 000 km</w:t>
             </w:r>
             <w:r>
@@ -11145,57 +11263,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="58" w:name="__Fieldmark__736_2801992871"/>
             <w:bookmarkEnd w:id="58"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11314,57 +11432,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="59" w:name="__Fieldmark__749_2801992871"/>
             <w:bookmarkEnd w:id="59"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11483,57 +11601,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="60" w:name="__Fieldmark__762_2801992871"/>
             <w:bookmarkEnd w:id="60"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11655,57 +11773,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="61" w:name="__Fieldmark__775_2801992871"/>
             <w:bookmarkEnd w:id="61"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -11825,57 +11943,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="62" w:name="__Fieldmark__788_2801992871"/>
             <w:bookmarkEnd w:id="62"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12002,57 +12120,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="63" w:name="__Fieldmark__803_2801992871"/>
             <w:bookmarkEnd w:id="63"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12171,57 +12289,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="64" w:name="__Fieldmark__816_2801992871"/>
             <w:bookmarkEnd w:id="64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12340,57 +12458,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="65" w:name="__Fieldmark__829_2801992871"/>
             <w:bookmarkEnd w:id="65"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12525,57 +12643,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="66" w:name="__Fieldmark__846_2801992871"/>
             <w:bookmarkEnd w:id="66"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12694,57 +12812,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="67" w:name="__Fieldmark__859_2801992871"/>
             <w:bookmarkEnd w:id="67"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -12863,57 +12981,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="68" w:name="__Fieldmark__872_2801992871"/>
             <w:bookmarkEnd w:id="68"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13025,57 +13143,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="69" w:name="__Fieldmark__883_2801992871"/>
             <w:bookmarkEnd w:id="69"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13257,57 +13375,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="70" w:name="__Fieldmark__897_2801992871"/>
             <w:bookmarkEnd w:id="70"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13426,57 +13544,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="71" w:name="__Fieldmark__910_2801992871"/>
             <w:bookmarkEnd w:id="71"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13586,57 +13704,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="72" w:name="__Fieldmark__921_2801992871"/>
             <w:bookmarkEnd w:id="72"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13755,57 +13873,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="73" w:name="__Fieldmark__934_2801992871"/>
             <w:bookmarkEnd w:id="73"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -13915,57 +14033,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="74" w:name="__Fieldmark__945_2801992871"/>
             <w:bookmarkEnd w:id="74"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14075,57 +14193,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="75" w:name="__Fieldmark__956_2801992871"/>
             <w:bookmarkEnd w:id="75"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14235,57 +14353,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="76" w:name="__Fieldmark__967_2801992871"/>
             <w:bookmarkEnd w:id="76"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14395,57 +14513,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="77" w:name="__Fieldmark__978_2801992871"/>
             <w:bookmarkEnd w:id="77"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14555,57 +14673,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="78" w:name="__Fieldmark__989_2801992871"/>
             <w:bookmarkEnd w:id="78"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14724,57 +14842,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="79" w:name="__Fieldmark__1002_2801992871"/>
             <w:bookmarkEnd w:id="79"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14901,57 +15019,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="80" w:name="__Fieldmark__1017_2801992871"/>
             <w:bookmarkEnd w:id="80"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15060,57 +15178,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="81" w:name="__Fieldmark__1028_2801992871"/>
             <w:bookmarkEnd w:id="81"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15293,57 +15411,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="82" w:name="__Fieldmark__1042_2801992871"/>
             <w:bookmarkEnd w:id="82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15464,57 +15582,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="83" w:name="__Fieldmark__1055_2801992871"/>
             <w:bookmarkEnd w:id="83"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15626,57 +15744,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="84" w:name="__Fieldmark__1066_2801992871"/>
             <w:bookmarkEnd w:id="84"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15786,57 +15904,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="85" w:name="__Fieldmark__1077_2801992871"/>
             <w:bookmarkEnd w:id="85"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -16013,57 +16131,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="86" w:name="__Fieldmark__1090_2801992871"/>
             <w:bookmarkEnd w:id="86"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="87" w:name="__Fieldmark__970_963779775"/>
             <w:bookmarkEnd w:id="87"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -16139,57 +16257,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="88" w:name="__Fieldmark__1099_2801992871"/>
             <w:bookmarkEnd w:id="88"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="89" w:name="__Fieldmark__975_963779775"/>
             <w:bookmarkEnd w:id="89"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -16283,57 +16401,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="90" w:name="__Fieldmark__1110_2801992871"/>
             <w:bookmarkEnd w:id="90"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="91" w:name="__Fieldmark__982_963779775"/>
             <w:bookmarkEnd w:id="91"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -16410,57 +16528,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="92" w:name="__Fieldmark__1119_2801992871"/>
             <w:bookmarkEnd w:id="92"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="93" w:name="__Fieldmark__987_963779775"/>
             <w:bookmarkEnd w:id="93"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -16555,57 +16673,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="94" w:name="__Fieldmark__1130_2801992871"/>
             <w:bookmarkEnd w:id="94"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="95" w:name="__Fieldmark__994_963779775"/>
             <w:bookmarkEnd w:id="95"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -16681,57 +16799,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="96" w:name="__Fieldmark__1139_2801992871"/>
             <w:bookmarkEnd w:id="96"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="97" w:name="__Fieldmark__999_963779775"/>
             <w:bookmarkEnd w:id="97"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -16825,57 +16943,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="98" w:name="__Fieldmark__1150_2801992871"/>
             <w:bookmarkEnd w:id="98"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="99" w:name="__Fieldmark__1006_963779775"/>
             <w:bookmarkEnd w:id="99"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -16952,57 +17070,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="100" w:name="__Fieldmark__1159_2801992871"/>
             <w:bookmarkEnd w:id="100"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="101" w:name="__Fieldmark__1011_963779775"/>
             <w:bookmarkEnd w:id="101"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -17097,57 +17215,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="102" w:name="__Fieldmark__1170_2801992871"/>
             <w:bookmarkEnd w:id="102"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="103" w:name="__Fieldmark__1018_963779775"/>
             <w:bookmarkEnd w:id="103"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -17313,57 +17431,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="104" w:name="__Fieldmark__1182_2801992871"/>
             <w:bookmarkEnd w:id="104"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="105" w:name="__Fieldmark__1027_963779775"/>
             <w:bookmarkEnd w:id="105"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -17465,57 +17583,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="106" w:name="__Fieldmark__1195_2801992871"/>
             <w:bookmarkEnd w:id="106"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="107" w:name="__Fieldmark__1036_963779775"/>
             <w:bookmarkEnd w:id="107"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -17591,57 +17709,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="108" w:name="__Fieldmark__1204_2801992871"/>
             <w:bookmarkEnd w:id="108"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="109" w:name="__Fieldmark__1041_963779775"/>
             <w:bookmarkEnd w:id="109"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -17808,57 +17926,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="110" w:name="__Fieldmark__1219_2801992871"/>
             <w:bookmarkEnd w:id="110"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="111" w:name="__Fieldmark__1054_963779775"/>
             <w:bookmarkEnd w:id="111"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -18032,57 +18150,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="112" w:name="__Fieldmark__1232_2801992871"/>
             <w:bookmarkEnd w:id="112"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="113" w:name="__Fieldmark__1063_963779775"/>
             <w:bookmarkEnd w:id="113"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -18192,57 +18310,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="114" w:name="__Fieldmark__1247_2801992871"/>
             <w:bookmarkEnd w:id="114"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="115" w:name="__Fieldmark__1074_963779775"/>
             <w:bookmarkEnd w:id="115"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tak</w:t>
             </w:r>
           </w:p>
@@ -18416,57 +18534,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="116" w:name="__Fieldmark__1260_2801992871"/>
             <w:bookmarkEnd w:id="116"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="117" w:name="__Fieldmark__1083_963779775"/>
             <w:bookmarkEnd w:id="117"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie</w:t>
             </w:r>
           </w:p>
@@ -18568,57 +18686,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="118" w:name="__Fieldmark__1273_2801992871"/>
             <w:bookmarkEnd w:id="118"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="119" w:name="__Fieldmark__1092_963779775"/>
             <w:bookmarkEnd w:id="119"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> metale ciężkie</w:t>
             </w:r>
           </w:p>
@@ -18694,57 +18812,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="120" w:name="__Fieldmark__1282_2801992871"/>
             <w:bookmarkEnd w:id="120"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="121" w:name="__Fieldmark__1097_963779775"/>
             <w:bookmarkEnd w:id="121"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> substancje priorytetowe</w:t>
             </w:r>
           </w:p>
@@ -18820,57 +18938,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="122" w:name="__Fieldmark__1291_2801992871"/>
             <w:bookmarkEnd w:id="122"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="123" w:name="__Fieldmark__1102_963779775"/>
             <w:bookmarkEnd w:id="123"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> brak zanieczyszczenia</w:t>
             </w:r>
           </w:p>
@@ -18947,57 +19065,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="124" w:name="__Fieldmark__1300_2801992871"/>
             <w:bookmarkEnd w:id="124"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="125" w:name="__Fieldmark__1107_963779775"/>
             <w:bookmarkEnd w:id="125"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> brak danych</w:t>
             </w:r>
           </w:p>
@@ -19137,57 +19255,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="126" w:name="__Fieldmark__1314_2801992871"/>
             <w:bookmarkEnd w:id="126"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="127" w:name="__Fieldmark__1117_963779775"/>
             <w:bookmarkEnd w:id="127"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nie stwierdzono</w:t>
             </w:r>
           </w:p>
@@ -19264,57 +19382,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="128" w:name="__Fieldmark__1323_2801992871"/>
             <w:bookmarkEnd w:id="128"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="129" w:name="__Fieldmark__1122_963779775"/>
             <w:bookmarkEnd w:id="129"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zjawisko wystąpiło tylko w 1 roku</w:t>
             </w:r>
           </w:p>
@@ -19391,57 +19509,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="130" w:name="__Fieldmark__1332_2801992871"/>
             <w:bookmarkEnd w:id="130"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="131" w:name="__Fieldmark__1127_963779775"/>
             <w:bookmarkEnd w:id="131"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zjawisko wystąpiło w 2 lub 3 latach</w:t>
             </w:r>
           </w:p>
@@ -19518,57 +19636,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="132" w:name="__Fieldmark__1341_2801992871"/>
             <w:bookmarkEnd w:id="132"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="133" w:name="__Fieldmark__1132_963779775"/>
             <w:bookmarkEnd w:id="133"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zjawisko występowało w każdym roku</w:t>
             </w:r>
             <w:r>
@@ -19679,57 +19797,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="134" w:name="__Fieldmark__1356_2801992871"/>
             <w:bookmarkEnd w:id="134"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="135" w:name="__Fieldmark__1143_963779775"/>
             <w:bookmarkEnd w:id="135"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> brak</w:t>
             </w:r>
             <w:r>
@@ -19815,57 +19933,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="136" w:name="__Fieldmark__1366_2801992871"/>
             <w:bookmarkEnd w:id="136"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="137" w:name="__Fieldmark__1149_963779775"/>
             <w:bookmarkEnd w:id="137"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> małe</w:t>
             </w:r>
             <w:r>
@@ -19950,57 +20068,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="138" w:name="__Fieldmark__1376_2801992871"/>
             <w:bookmarkEnd w:id="138"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="139" w:name="__Fieldmark__1155_963779775"/>
             <w:bookmarkEnd w:id="139"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> średnie</w:t>
             </w:r>
             <w:r>
@@ -20085,57 +20203,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="140" w:name="__Fieldmark__1386_2801992871"/>
             <w:bookmarkEnd w:id="140"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="141" w:name="__Fieldmark__1161_963779775"/>
             <w:bookmarkEnd w:id="141"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> duże</w:t>
             </w:r>
             <w:r>
@@ -20785,57 +20903,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="142" w:name="__Fieldmark__1421_2801992871"/>
             <w:bookmarkEnd w:id="142"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="143" w:name="__Fieldmark__1198_963779775"/>
             <w:bookmarkEnd w:id="143"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> brak</w:t>
             </w:r>
             <w:r>
@@ -20921,57 +21039,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="144" w:name="__Fieldmark__1431_2801992871"/>
             <w:bookmarkEnd w:id="144"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="145" w:name="__Fieldmark__1204_963779775"/>
             <w:bookmarkEnd w:id="145"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> małe</w:t>
             </w:r>
             <w:r>
@@ -21056,57 +21174,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="146" w:name="__Fieldmark__1441_2801992871"/>
             <w:bookmarkEnd w:id="146"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="147" w:name="__Fieldmark__1210_963779775"/>
             <w:bookmarkEnd w:id="147"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> średnie</w:t>
             </w:r>
             <w:r>
@@ -21191,57 +21309,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="148" w:name="__Fieldmark__1451_2801992871"/>
             <w:bookmarkEnd w:id="148"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="149" w:name="__Fieldmark__1216_963779775"/>
             <w:bookmarkEnd w:id="149"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> duże</w:t>
             </w:r>
             <w:r>
@@ -22701,57 +22819,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="151" w:name="__Fieldmark__1544_2801992871"/>
             <w:bookmarkEnd w:id="151"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="152" w:name="__Fieldmark__1301_963779775"/>
             <w:bookmarkEnd w:id="152"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 200–800 m</w:t>
             </w:r>
           </w:p>
@@ -22828,57 +22946,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="153" w:name="__Fieldmark__1553_2801992871"/>
             <w:bookmarkEnd w:id="153"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="154" w:name="__Fieldmark__1308_963779775"/>
             <w:bookmarkEnd w:id="154"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &gt; 800 m</w:t>
             </w:r>
           </w:p>
@@ -22973,57 +23091,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006672D2">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006672D2">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006672D2">
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="155" w:name="__Fieldmark__1564_2801992871"/>
             <w:bookmarkEnd w:id="155"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="156" w:name="__Fieldmark__1315_963779775"/>
             <w:bookmarkEnd w:id="156"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 10 km</w:t>
             </w:r>
             <w:r w:rsidRPr="006672D2">
@@ -23219,57 +23337,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006672D2">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006672D2">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006672D2">
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="158" w:name="__Fieldmark__1586_2801992871"/>
             <w:bookmarkEnd w:id="158"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="159" w:name="__Fieldmark__1332_963779775"/>
             <w:bookmarkEnd w:id="159"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 km</w:t>
             </w:r>
             <w:r w:rsidRPr="006672D2">
@@ -23369,57 +23487,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006672D2">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006672D2">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006672D2">
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="160" w:name="__Fieldmark__1598_2801992871"/>
             <w:bookmarkEnd w:id="160"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="161" w:name="__Fieldmark__1342_963779775"/>
             <w:bookmarkEnd w:id="161"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1000 km</w:t>
             </w:r>
             <w:r w:rsidRPr="006672D2">
@@ -23519,57 +23637,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006672D2">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006672D2">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006672D2">
+            <w:r w:rsidR="009E40C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E40C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:bookmarkStart w:id="162" w:name="__Fieldmark__1610_2801992871"/>
             <w:bookmarkEnd w:id="162"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="163" w:name="__Fieldmark__1352_963779775"/>
             <w:bookmarkEnd w:id="163"/>
             <w:r w:rsidRPr="006672D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ≥ 10 000 km</w:t>
             </w:r>
             <w:r w:rsidRPr="006672D2">
@@ -24290,93 +24408,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C56C63">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1594" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="50AD4AE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A136FC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -24598,50 +24717,52 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C56C63"/>
     <w:rsid w:val="006672D2"/>
     <w:rsid w:val="00760D28"/>
+    <w:rsid w:val="009B68BD"/>
+    <w:rsid w:val="009E40C8"/>
     <w:rsid w:val="00C56C63"/>
     <w:rsid w:val="00D17C1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>